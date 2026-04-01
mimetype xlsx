--- v0 (2025-12-16)
+++ v1 (2026-04-01)
@@ -54,2049 +54,2049 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>João Bertanha</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/</t>
   </si>
   <si>
     <t>DENÚNCIA DE AUTORIA DO SR. JOÃO BERTANHA CONTRA O SR. VEREADOR ADILSON GONÇALVES DA SILVA, PELA PRÁTICA DE IMPROBIDADE ADMINISTRATIVA</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DO PROJETO DE LEI Nº. 003/2013, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O MUNICÍPIO DE JATAIZINHO PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E MODIFICA ARTIGOS DO PROJETO DE LEI Nº. 009/2013</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ALEX FARIA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/460/460_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA ALÍNEA &amp;#8220;B&amp;#8221;, DO PARÁGRAFO ÚNICO DO ART. 4º., DO PROJETO DE LEI Nº. 013/2013.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fabio Polonia</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO MUNICIPAL A FIXAÇÃO DE TRAVES E RENOVAÇÃO DA PINTURA DA QUADRA DO CONJUNTO HABITACIONAL MILTON FELIX PESSOA, BEM COMO A CONSTRUÇÃO DE UM CAMPO DE AREIA</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO MUNICIPAL PROMOVA AS MEDIDAS PARA SE EVITAR O ESCOAMENTO DE ÁGUA, EM TEMPOS DE CHUVA, NAS RESIDÊNCIAS LOCALIZADAS NA RUA MARANHÃO, NO CONJUNTO HABITACIONAL GUIDO ZANINI</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO MUNICIPAL PROMOVA READEQUAÇÕES NO BARRACÃO DO EMPREGO DEVIDO AO ACESSO DA CHUVA NO INTERIOR DO MESMO</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO MUNICIPAL ESTUDE A VIABILIDADE DE SE DETERMINAR A PRESENÇA DE UM TÉCNICO/AUXILIAR DE ENFERMAGEM PLANTONISTA NOS SERVIÇOS DE SOCORRO MUNICIPAL REALIZADOS PELA AMBULÂNCIA</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO MUNICIPAL ESTUDE A VIABILIDADE DE SE DETERMINAR A PRESENÇA DE PESSOAL QUALIFICADO PARA PRESTAÇÃO DE SERVIÇOS MÉDICOS DE EMERGÊNCIA DURANTE A REALIZAÇÃO DE EVENTOS ESPORTIVOS EM JATAIZINHO</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO MUNICIPAL DETERMINE A DEVIDA FISCALIZAÇÃO DOS TERRENOS BALDIOS, QUANTO AO ACUMULO DE DESEJOS E VEGETAÇÃO, COM O FIM DE SE EVITAR A PROLIFERAÇÃO DE ANIMAIS PEÇONHENTOS, INSETOS E DOENÇAS</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JORGE PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO MUNICIPAL ESTUDE A VIABILIDADE DE SE PROMOVER A REFORMA DA QUADRA ESPORTIVA DO CONJUNTO HABITACIONAL FAMÍLIA YNOUE</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO MUNICIPAL ESTUDE A VIABILIDADE DE SE PROMOVER A CONSTRUÇÃO DA COBERTURA DA QUADRA ESPORTIVA LOCALIZADA NA PRAÇA ZEZÉ QUIRINO, NO CONJUNTO HABITACIONAL ANTONIO JOSÉ VIEIRA</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO MUNICIPAL ESTUDE A VIABILIDADE DE SE PROMOVER A DEVIDA MANUTENÇÃO DE TODAS AS ESTRADA RURAIS DE JATAIZINHO</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>MAURÍLIO MARTIELHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO MUNICIPAL ESTUDE A VIABILIDADE DE SE PROMOVER O PAGAMENTO DE CESTAS BÁSICAS AOS SERVIDORES PÚBLICOS MUNICIPAIS DE JATAIZINHO</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A MANUTENÇÃO DA ILUMINAÇÃO DA AVENIDA ORLANDO SALLES STRIQUER ENTRE OS CONJUNTOS HABITACIONAIS GUIDO ZANINI E JESUÍNO LOURES SALINET</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL A CONSERVAÇÃO E BENEFEITORIAS NOS PONTOS DE ÔNIBUS DE ESTUDANTES LOCALIZADOS NOS CONJUNTOS HABITACIONAIS MILTON FÉLIX PESSOA E OCTAVIANO HERÁCLIO DUARTE</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL A DEVIDA CONSERVAÇÃO E EMBELEZAMENTO DO CANTEIRO DA AV. ANTONIO BRANDÃO DE OLIVEIRA</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL VERIFIQUE E PROMOVA AS DEVIDAS BENFEITORIAS NA PONTE LOCALIZADA NA VILA FREDERICO LUCAREWISKI</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Fabio Polonia, ALEX FARIA, Clovis Cordeiro, LAÉRCIO QUITÉRIO, MAURÍLIO MARTIELHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL ESTUDE A VIABILIDADE DE SE CONSTRUIR UMA CAPELA MORTUÁRIA PARA REALIZAÇÃO DE VELÓRIOS</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Clovis Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL A DEVIDA MANUTENÇÃO DO(S) QUEBRA-MOLAS EXISTENTE(S) NA RUA MARANHÃO, NO CONJUNTO HABITACIONAL GUIDO ZANINI</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>GORDO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE QUEBRA-MOLAS NAS RUAS ADOLFO AUSEC E ORLANDO LIZIERO, NO CONJUNTO HABITACIONAL ANTONIO JOSÉ VIEIRA</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DEVIDA DEMARCAÇÃO DE UM ESPAÇO EM FRENTE AS ESCOLAS PARA O EMBARQUE E DESEMBARQUE DE ESTUDANTES</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A ADIÇÃO DE UM NOVO PONTO DE EMBARQUE/DESEMBARQUE DE ESTUDANTES NA PRAÇA ZEZÉ QUIRINO</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A INSTALAÇÃO DE SINALIZAÇÃO NA RUA CEDIR F DOS SANTOS, ESQUINA COM SANTOS CARDIN, NO CONJ. HAB. OCTAVIANO H DUARTE</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A MANUTENÇÃO DO CAMINHÃO UTILIZADO NA COLETA DE LIXO</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DEMARCAÇÃO DE UMA ÁREA DE EMBARQUE/DESEMBARQUE NOS POSTOS DE SAÚDE MUNICIPAIS</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A MANUTENÇÃO DE UM BUEIRO LOCALIZADO NA RUA BARÃO DE ANTONINA, BEM COMO A CONSTRUÇÃO DE UM NOVO</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CESSÃO DE UM SERVIDOR MUNICIPAL PARA ATUAR COMO COLABORADOR NOS TRABALHOS DA POLÍCIA CIVIL EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE UMA QUADRA DE AREIA EM UM TERRENO MUNICIPAL NA VILA FREDERICO LUCAREWISKI</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A POSSIBILIDADE DE COLABORAÇÃO COM A EMPRESA BARK INDÚSTRIA DE COURO, NA MANUTENÇÃO DO PÁTIO DA REFERIDA EMPRESA</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A MANUTENÇÃO DE UM VAZAMENTO DE ESGOTO NA RUA ADALTO JOSÉ G OLIVEIRA, NO JARDIM MARIA JÚLIA</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A MANUTENÇÃO DE UM VAZAMENTO DE ESGOTO NA RUA PIAUÍ, NA VILA FREDERICO LUCAREWISKI</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A MANUTENÇÃO DO ASFALTO DA RUA OZÓRIO A FARIA, NO CONJ. HAB. OCTAVIANO H DUARTE</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE COBERTURA DA QUADRA DE ESPORTES LOCALIZADA NA ESCOLA MUNICIPAL D. PEDRO II</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROVIDÊNCIAS QUANTO A ACUMULO DE VEGETAÇÃO DE TAMANHO ELEVADO NOS TERRENOS LOCALIZADOS AS MARGENS DA RUA ROQUE CONDUTA, NO CONJ. HAB. MILTON F PESSOA</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROVIDÊNCIAS QUANTO A LIMPEZA E PODA DA VEGETAÇÃO NAS RUAS LOCALIZADAS AS MARGENS DA LINHA FÉRREA, BEM COMO NA RUA MIGUEL BIALTA, NO CONJ. HAB. OURO BRANCO</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A IMPLANTAÇÃO DO PONTO DE PRESENÇA BIOMÉTRICO NAS DEPENDÊNCIAS DA SEDE DA PREFEITURA MUNICIPAL DE JATAIZINHO E DEPARTAMENTO MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO AO CUMPRIMENTO DA PORTARIA Nº. 260, DO MINISTÉRIO DA SAÚDE, QUANTO A FIXAÇÃO DO INCENTIVO FINANCEIRO DOS AGENTES COMUNITÁRIOS DE SAÚDE PARA R$ 950,00</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A MANUTENÇÃO E LIMPEZA DA GRAMA E VEGETAÇÃO DO CAMPO DE FUTEBOL, LOCALIZADO NA RUA SANTO CARDIM, CONJ. HAB. ANTONIO J VIEIRA, EM UMA ÁREA DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE UMA COBERTURA NO POSTO DE SAÚDE DO CONJ. HAB. JESUÍNO L SALINET</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DISPONIBILIZAÇÃO DE UM TRANSPORTE DIÁRIO PARA OS RESIDENTES DOS DIVERSOS CONJUNTOS HABITACIONAIS TEREM ACESSO A FARMÁCIA DO POSTO DE SAÚDE CENTRAL, PARA CONSEGUIREM SEUS MEDICAMENTOS</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO AO FORNECIMENTO DE SENHAS PRIORITÁRIAS PARA ATENDIMENTO DE IDOSOS, GESTANTES E DEFICIENTES NOS POSTOS DE SAÚDE MUNICIPAIS</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Adilson Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADES (QUEBRA-MOLAS) DEFRONTE AO CENTRO DE EDUCAÇÃO INFANTIL IEDA GARCIA TANAKA</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE COBERTURAS EM TOLDO NA ESCOLA MUNICIPAL WILSON CHAMILETE PARA PROTEÇÃO DOS ALUNOS EM DIAS DE CHUVA E SOL FORTE</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A POSSIBILIDADE DE INTERCEDER JUNTO A UEL QUANTO A PROMOÇÃO DA CRIAÇÃO DE UMA COOPERATIVA DE COSTUREIRAS</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CABINA E LIMPEZA DA GRANA DA ANTIGA BIBLIOTECA MUNICIPAL</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROMOÇÃO DE MUTIRÕES DE LIMPEZA EM TODAS AS RESIDÊNCIAS E RUAS DE TODOS OS CONJUNTOS HABITACIONAIS DA CIDADE</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A SINALIZAÇÃO DAS RUAS DE TODOS OS CONJUNTOS HABITACIONAIS DE JATAIZINHO</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO A VIAÇÃO OURO BRANCO QUANTO A OFERTA DE MAIS LINHAS DE TRANSPORTE COLETIVO NOS HORÁRIOS DAS 05H00 ÀS 08H00 E DAS 17H00 ÀS 20H00</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A VIABILIDADE DA CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA ESCOLA MUNICIPAL PRINCESA IZABEL</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A RENOVAÇÃO DA PINTURA DO GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA SANTA BÁBARBA, NA VILA PAVÃO</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PINTURA DE FAIXAS DE ESTACIONAMENTO DEFRONTE AO &amp;#8220;SACOLÃO PARAÍSO&amp;#8221;</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Anilton Murari</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A FISCALIZAÇÃO E BUSCA DE SOLUÇÃO DEVIDO AO CONSTANTE MAL CHEIRO EXALADO PELO FRIGORÍFICO LOCALIZADO NA ZONA URBANA DE JATAIZINHO, ÀS MARGENS DA BR-369</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A REFORMA E AMPLIAÇÃO DO ESTÁDIO MUNICIPAL DIONÍSIO STRIQUER</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A FISCALIZAÇÃO DA OCUPAÇÃO DOS TERRENOS ÀS MARGENS DO RIO TIBAGI, COM O FIM DE GARANTIR A ÁREA DE PRESERVAÇÃO E O ACESSO PÚBLICO DE TODOS</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A APRESENTAÇÃO DE PROJETO DE LEI ESTABELECENDO NORMAS PARA O FUNCIONAMENTO DE BARES E AFINS, CONFORME  A MINUTA EM ANEXO</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A MANUTENÇÃO E CASCALHAMENTO DA ESTRADA QUE DÁ ACESSO A LOCALIDADE DO COQUEIRO</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DEVIDA CAPINA E LIMPEZA DE UM TERRENO DE PROPRIEDADE DO MUNICÍPIO, LOCALIZADO ENTRE A VILA PAVÃO E O CONJUNTO HABITACIONAL MILTON FÉLIX PESSOA</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE UM BUEIRO NA RUA PARANÁ, NA VILA FREDERICO LUCAREWISKI</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A INSTALAÇÃO DE LIXEIRAS RECICLÁVEIS NOS PRÉDIOS MUNICIPAIS, PRAÇAS E IGREJAS</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A REFORMA DO BANHEIRO LOCALIZADO NA PRAÇA TELÊMACO BORBA</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE UM ESPAÇO PARA PRÁTICA DOS ESPORTES MALHA E BOCHA NA PRAÇA FREI TIMÓTEO</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DOAÇÃO DE UNIFORMES E BOLAS AOS TIMES QUE PARTICIPAM DE CAMPEONATOS MUNICIPAIS DE FUTEBOL</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A LIMPEZA DO ESPAÇO ONDE SE PRÁTICA A CAMINHADA, PRÓXIMO AS LAGOAS NO LOCAL DENOMINADO &amp;#8220;DIONÍSIO STRIQUER&amp;#8221;, ESTRADA PARA RANCHO ALEGRE</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA EM TODA A CIDADE DE JATAIZINHO</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO A EMPRESA VIAÇÃO OURO BRANCO QUANTO A REFORMA DE TODOS OS PONTOS DE ÔNIBUS, BEM COMO A EXTENSÃO DO ITINERÁRIO DOS COLETIVOS URBANOS ATÉ A PRAÇA ZEZÉ QUIRINO, NO CONJUNTO HABITACIONAL ANTONIO JOSÉ VIEIRA</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROMOÇÃO DA DEVIDA MANUTENÇÃO DE TODAS AS RUAS DO JARDIM MARIA JÚLIA</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DISPONIBILIZAÇÃO DE UM GUARDA PARA MANUTENÇÃO DA SEGURANÇA E PRESERVAÇÃO DO PRÉDIO DA RODOVIÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE UM MÓDULO POLICIAL NA PRAÇA LOCALIZADA AO LADO DO CENTRO INFANTIL IEDA GARCIA TANAKA, BEM COMO AUMENTO DE EFETIVO POLICIAL</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A MANUTENÇÃO URGENTE DO TELHADO DO CENTRO DE CONVIVÊNCIA DOS IDOSOS DE JATAIZINHO</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE DIVERSOS OFÍCIOS PARABENIZANDO OS ORGANIZADORES DO EVENTO EM COMEMORAÇÃO AO DIA INTERNACIONAL DA MULHER, REALIZADO NO DIA 13/03/2013, BEM COMO PARABENIZANDO OS HOMENAGEADOS E PALESTRANTES</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A OFERTA DE CURSOS PROFISSIONALIZANTES PARA A DEVIDA QUALIFICAÇÃO DOS TRABALHADORES DE JATAIZINHO</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CAPINA E LIMPEZA DA RUA LOCALIZADA ATRÁS DO ESTÁDIO MUNICIPAL, RECOLHIMENTO DOS ENTULHOS E LIMPEZA DO PASSEIO PÚBLICO DEFRONTE A ESTAÇÃO ELEVATÓRIA DA RUA CURITIBA, BEM COMO A PODA DAS ÁRVORES LOCALIZADAS NA MESMA RUA COM O INTUITO DE MELHORAR A ILUMINAÇÃO DO LOCAL</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL A DEVIDA CAPINA E LIMPEZA DAS MARGENS DO RIO JATAIZINHO, PRÓXIMO AS PONTES LOCALIZADAS NA VILA FREDERICO LUCAREWISKI E JARDIM MARIA JULIA</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE PONTO DE ÔNIBUS E INCLUSÃO DO MESMO NO ITINERÁRIO DOS COLETIVOS, NA AVENIDA PARANÁ, PRÓXIMO A ESQUINA COM A RUA JOAQUIM FRANCISCO LOPES, NO JARDIM MARIA JULIA</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DISPERSÃO DE VENENO CONTRA MOSQUITOS E PERNILONGOS, ATRAVÉS DE VEÍCULO PRÓPRIO, COM O INTUITO DE SE EVITAR A PROLIFERAÇÃO DA DENGUE</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A POSSIBILIDADE DE CONCEDER INCENTIVO A EMPRESA MM PERFURADOS, ATRAVÉS DO PAGAMENTO DO ALUGUEL DO BARRACÃO ONDE ENCONTRA-SE INSTALADA</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A REPINTURA DA SINALIZAÇÃO &amp;#8220;PARE&amp;#8221; E FIXAÇÃO DE NOVAS PLACAS DE SINALIZAÇÃO NA RUA ORLANDO SALLES STRIQUER COM RUA EUZÉBIO MONTEIRO, NO CONJ. HAB. OCTAVIANO H DUARTE</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADES (QUEBRA-MOLAS) NA RUA JOAQUIM FRANCISCO LOPES, ENTRE AS RUAS SANTOS DUMONT COM JOSÉ ALVES</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CAPINA E LIMPEZA DO TERRENO DE PROPRIEDADE DO MUNICÍPIO NO CONJ. HAB. ANTONIO JOSÉ VIEIRA, AO LADO DA CASA DO SR. &amp;#8220;MAURÍLIO&amp;#8221;</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A REPINTURA E MANUTENÇÃO DA PRAÇA ZEZÉ QUIRINO</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A REFORMA E MANUTENÇÃO DO PRÉDIO DA PREFEITURA MUNICIPAL DE JATAIZINHO, BEM COMO A FIXAÇÃO DE PLACAS DE SINALIZAÇÃO</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE UM CAMPO DE AREIA NA ESCOLA MUNICIPAL PRINCESA IZABEL</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A LIMPEZA E CAPINA DOS TERRENOS ENVOLTOS AO CENTRO OCUPACIONAL DA CRIANÇA E DO ADOLESCENTE &amp;#8211; COCA, NO JD. MARIA JULIA</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO REFORMA DO TOLDO EXISTENTE NO CENTRO OCUPACIONAL DA CRIANÇA E DO ADOLESCENTE &amp;#8211; COCA, OU CONSTRUÇÃO DE UMA ÁREA EM ALVENARIA</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A POSSIBILIDADE DE PROMOVER OS AGENDAMENTOS DE ATENDIMENTOS NOS POSTOS DE SAÚDE NO DIA ANTERIOR AO DA CONSULTA</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A MANUTENÇÃO DA ESTRADA DO COQUEIRO, ZONA RURAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A MANUTENÇÃO DA PONTE EXISTENTE NA LOCALIDADE RURAL DA ÁGUA DAS FLORES, LOGO APÓS A PROPRIEDADE DA SRA. ROSA HOSHINO</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A POSSIBILIDADE DE SE ELABORAR UM PROJETO DE LEI PARA O PARCELAMENTO DE IPTUS EM ATRASO</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PODA DAS ÁRVORES DAS RUAS DA CIDADE DE JATAIZINHO, COM O INTUITO DE MELHORAR O CAMPO DE VISÃO DAS CÂMERAS DE VIGILÂNCIA RECENTEMENTE INSTALADAS</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CAPINA E LIMPEZA DO TERRENO ONDE ESTA LOCALIZADA A APMIF</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A LIMPEZA E CONSERVAÇÃO DO PROLONGAMENTO DA RUA PIQUIRI, LOGO APÓS A BR-369</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A REFORMA, LIMPEZA E RENOVAÇÃO DA PINTURA DO BARRACÃO DO EMPREGO</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA FREI TIMÓTEO</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A INSTALAÇÃO DE UM QUIOSQUE NA PRAÇA LOCALIZADA AO LADO DO CEMEI IEDA GARCIA TANAKA, NO CONJUNTO HABITACIONAL OCTAVIANO H DUARTE</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONTRATAÇÃO DE BIOQUÍMICO COM O INTUITO DE PROMOVER A MANIPULAÇÃO DE MEDICAMENTOS PARA A POPULAÇÃO DE JATAIZINHO</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A COLOCAÇÃO DE LIXEIRAS NA PRAÇA FREI TIMÓTEO</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO AO RECAPEAMENTO ASFALTICO DA RUA TIBAGI, BEM COMO INSTALAÇÃO DE BUEIROS NA MESMA RUA</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A SINALIZAÇÃO DE FAIXA DE PEDESTRES E PLACAS DEFRONTE A IGREJA CATÓLICA, NA PRAÇA FREI TIMÓTEO, BEM COMO UNIDADE DE SAÚDE E ESCOLA MUNICIPAL, NA VILA FREDERICO LUCAREWISKI</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>José Rodrigues, ALEX FARIA, Clovis Cordeiro, Fabio Polonia, LAÉRCIO QUITÉRIO, MAURÍLIO MARTIELHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A POSSIBILIDADE DE SE ISENTAR A ASSOCIAÇÃO PASSO A PASSO DO PAGAMENTO DAS TAXAS DE ÁGUA E ESGOTO</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROVIDÊNCIAS NO REFORÇO NA ESTRUTURA DAS PONTES LOCALIZADAS NA ZONA RURAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A POSSIBILIDADE DE AQUISIÇÃO E DOAÇÃO DE UM RÁDIO AMADOR MÓVEL HT PARA A POLÍCIA MILITAR</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO EM TODA A ZONA RURAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL PARABENIZANDO-O E AOS SERVIDORES MUNICIPAIS QUE ESTIVERAM ATENDENDO A POPULAÇÃO COM EDUCAÇÃO E RESPEITO POR OCASIÃO DAS INSCRIÇÕES PARA AQUISIÇÃO DE CASAS POPULARES</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A POSSIBILIDADE DE SE CRIAR UMA LIGA ESPORTIVA PARA GARANTIR QUALIDADE E PROFISSIONALISMO  NAS COMPETIÇÕES</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO A EMPRESA ECONORTE QUANTO A INSTALAÇÃO DE REDUTOR ELETRÔNICO DE VELOCIDADE NA BR-369, PERÍMETRO URBANO DE JATAIZINHO</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO TENENTE CLAUDIO E TODA SUA EQUIPE DA FORÇA TÁTICA, PARABENIZANDO-OS PELO TRABALHO DESENVOLVIDO JUNTO A CIDADE DE JATAIZINHO, GARANTINDO SEGURANÇA E PAZ PARA TODOS</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A VIABILIDADE DE SE CONSTRUIR UM REFEITÓRIO NAS DEPENDÊNCIAS DA UNIDADE CENTRAL DE SAÚDE</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A INSTALAÇÃO DE UMA PIA NOVA E DE MAIORES DIMENSÕES NO LABORATÓRIO DA UNIDADE CENTRAL DE SAÚDE</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Fabio Polonia, LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A INSTALAÇÃO DE ILUMINAÇÃO ATÉ A PRAÇA DE PEDÁGIO</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Fabio Polonia, GORDO, LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO AO CONSERTO E TROCA DE LÂMPADAS NA RUA TIBAGI, TRECHO ENTRE A ENTRADA DO ESTÁDIO MUNICIPAL ATÉ A PONTE SOBRE O RIO JATAIZINHO</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLA) NA RUA BARÃO DE ANTONINA, PRÓXIMO A ESQUINA COM A AVENIDA NICOLA PANSARDI</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NA VILA FREDERICO LUCAREWISKI</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Fabio Polonia, Clovis Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO CAPINA E ROÇAGEM DE UM TERRENO MUNICIPAL LOCALIZADO ENTRE A VILA PAVÃO E O CONJUNTO HABITACIONAL MILTON FÉLIX PESSOA</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A AQUISIÇÃO DE COMPUTADORES E AR-CONDICIONADO PARA AS UNIDADES DE SAÚDE LOCALIZADAS NA VILA FREDERICO LUCAREWISKI E CONJUNTO HABITACIONAL JESUÍNO LOURES SALINET</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A RENOVAÇÃO DA PINTURA E MANUTENÇÃO DA ILUMINAÇÃO DA PRAÇA LOCALIZADA NO BAIRRO FAMÍLIA YNOUE</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PODA DAS ÁRVORES DEFRONTE AO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A REALIZAÇÃO DE ESTUDO QUANTO AO PLANTIO E PODA DE ÁRVORES EM TODA A CIDADE</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A POSSIBILIDADE DE SE DISPONIBILIZAR UM MÉDICO PARA REALIZAR ATENDIMENTOS NO PERÍODO DA TARDE NO HOSPITAL SÃO CAMILO</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A REFORMA URGENTE DO TOLDO EXISTENTE NO COCA</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROVIDÊNCIAS URGENTES NA REFORMA OU CONSTRUÇÃO DE UM NOVO MURO NA DIVISA DA ESCOLA MUNICIPAL D. PEDRO II COM A IGREJA ASSEMBLÉIA DE DEUS</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROVIDÊNCIAS NO SENTIDO DE SE INSTALAR REDUTORES DE VELOCIDADE NAS RUAS SÃO PAULO E MINAS GERAIS, NA VILA FREDERICO LUCAREWISKI, PARA GARANTIR A SEGURANÇA DOS ESTUDANTES DA ESCOLA MUNICIPAL VICENTE RODRIGUES MONTEIRO</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A INSTALAÇÃO DE PARQUES INFANTIS NOS CONJUNTOS HABITACIONAIS MILTON FÉLIX PESSOA E ANTONIO JOSÉ VIEIRA</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A INSTALAÇÃO DE CESTAS DE BASQUETES NO GINÁSIO DE ESPORTES MUNICIPAL, BEM COMO O INCENTIVO NA REALIZAÇÃO DE OUTRAS MODALIDADES DE ESPORTES</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PODA DA GRAMA E LIMPEZA DO CAMPO DE FUTEBOL LOCALIZADO NO CONJUNTO HABITACIONAL ANTONIO JOSÉ VIEIRA</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A POSSIBILIDADE DE SE ADQUIRIR UM &amp;#8220;BURRO PRETO&amp;#8221; PARA AUXILIAR OS TRABALHOS DO SETOR DE SERVIÇOS URBANOS</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A FIXAÇÃO DE PLACAS DE SINALIZAÇÃO DAS RUAS DO RESIDENCIAL ALTO DA BOA VISTA E JARDIM GUIDO CONTATO</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROVIDÊNCIAS NA MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO A LOCALIDADE RURAL DA ÁGUA DO PARI</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO SARGENTO ANTONIO LUIZ DOS SANTOS FRAGATTI, PARABENIZANDO-O PELA ASSUNÇÃO A PATENTE DE 2º SARGENTO E AO RETORNO AO COMANDO DO DESTACAMENTO DA POLÍCIA MILITAR DE JATAIZINHO</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO A EMPRESA VIAÇÃO OURO BRANCO QUANTO A POSSIBILIDADE DE SE CONCEDER DESCONTO DE 50% NA AQUISIÇÃO DE PASSES DO TRANSPORTE COLETIVO JATAIZINHO/IBIPORÃ/LONDRINA AOS ESTUDANTES DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTO AO ENVIO DE OFÍCIO A EMPRESA VIAÇÃO OURO BRANCO SOLICITANDO A AMPLIAÇÃO DE LINHAS DO TRANSPORTE COLETIVO JATAIZINHO/IBIPORÃ/LONDRINA ENTRE OS HORÁRIOS DAS 05H00 ÀS 08H00 E DAS 20H00 ÀS 23H00</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTO AO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO A FIXAÇÃO DE PROTEÇÃO NOS BUEIROS EXISTENTES NA RUA ADÉLIA ANTUNES LOPES</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTO AO ENVIO DE OFÍCIO AO CHEFE DO DESTACAMENTO DE POLÍCIA MILITAR LOCAL SOLICITANDO A INSTALAÇÃO DE UM MÓDULO POLICIAL PROVISÓRIO DURANTE A FESTA JUNINA DESTE ANO</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTO AO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A PROVIDENCIAS NO SENTIDO DE DECRETAR COMO PATRIMÔNIO CULTURAL MUNICIPAL O PAVIMENTO EM PARALELEPÍPEDO DA TRAVESSA AVELINO ALVES PEREIRA, TOMANDO AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE RECUPERAR O PISO</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO JARDIM MARIA JÚLIA</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A INSTALAÇÃO DE UM &amp;#8220;QUEBRA-MOLA&amp;#8221; NA AVENIDA PRESIDENTE GETÚLIO VARGAS, ENTRE O RESTAURANTE DO VITORINO E A AGÊNCIA DO BANCO BRADESCO</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A RESOLUÇÃO URGENTE DO PROBLEMA ENFRENTADO NA RUA CURITIBA QUANTO AO ACUMULO DE ÁGUA E FALTA DE ESCOAMENTO</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA, SR. CID VASQUES, QUANTO A POSSIBILIDADE DE SE DESTINAR UMA VIATURA, MODELO PICKUP, AO MUNICÍPIO DE JATAIZINHO, COM O INTUITO DE MELHOR PROMOVER O COMBATE AO CRIME NAS ÁREAS RURAIS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO SR. EDUARDO MADY, DELEGADO DE POLÍCIA CIVIL DE IBIPORÃ, CONVIDANDO-O A PARTICIPAR DE SESSÃO ORDINÁRIA A FIM DE INFORMAR TODA POPULAÇÃO DOS ATENDIMENTOS REALIZADOS E AS FORMAS DE ACESSO AOS SERVIÇOS PRESTADOS</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A DISPONIBILIZAÇÃO DE UM VEÍCULO PARA A UNIDADE BÁSICA DE SAÚDE DA VILA FREDERICO LUCAREWISKI</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO A VIAÇÃO OURO BRANCO, QUANTO A DISPONIBILIZAÇÃO DE NOVOS ITINERÁRIOS DO TRANSPORTE COLETIVO NO HORÁRIO COMPREENDIDO ENTRE AS 05H30 E 08H00</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A READEQUAÇÃO DOS BANHEIROS DE EDIFÍCIOS E ESCOLAS MUNICIPAIS NO SENTIDO DE GARANTIR ACESSIBILIDADE A PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A CONSTRUÇÃO DE UMA PISTA DE CAMINHADA AS MARGENS DAS REPRESAS EXISTENTES NA LOCALIDADE DO &amp;#8220;DIONÍSIO STRIQUER&amp;#8221;</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NA VIA DE ACESSO QUE LIGA A VILA PAVÃO E O CONJ. HAB. MILTON F PESSOA</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO SARGENTO FRAGATTI, CONVIDANDO-O A PARTICIPAR DE SESSÃO ORDINÁRIA PARA EXPOR OS TRABALHOS QUE VÊM SENDO REALIZADOS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO SR. MILTON FIRMINO DE OLIVEIRA, PARABENIZANDO-O PELO TRABALHO A FRENTE DO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A IMPLANTAÇÃO DE TARIFA PÚBLICA PARA COBRIR AS DESPESAS COM A COLETA E DESTINAÇÃO DE ENTULHOS EM JATAIZINHO</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A PROIBIÇÃO DA CESSÃO DE MAQUINÁRIOS E VEÍCULOS PÚBLICOS PARA REALIZAREM SERVIÇOS PARTICULARES, TAIS COMO TERRAPLANAGEM, COLETA E TRANSPORTE DE TERRA, ETC.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A PODA DE ÁRVORES E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA ORLANDO SALLES STRIQUER</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A LIMPEZA E CONSERVAÇÃO DO TERRENO MUNICIPAL LOCALIZADO NA VILA FREDERICO LUCAREWISKI</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO SR. LUIZ ALL SIMÃO, PARABENIZANDO-O PELOS CONSTANTES INVESTIMENTOS EM NOSSO MUNICÍPIO DE JATAIZINHO</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A MANUTENÇÃO E CONSERVAÇÃO DO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A VIABILIDADE DE SE PROMOVER A DRAGAGEM DO RIBEIRÃO JATAIZINHO PARA SE EVITAR FUTURAS ENCHENTES</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO SAAE E AO EXECUTIVO MUNICIPAL, QUANTO A CONSTRUÇÃO DE REDE DE ESGOTO À MARGEM ESQUERDA DA BR-369, SENTIDO JATAIZINHO/LONDRINA, NO TRECHO ENTRE O RECANTO DAS MANGUEIRAS E AUTO POSTO ÁGUA BRANCA</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A VIABILIDADE DE SE PROMOVER COOPERAÇÃO JUNTO A ASSOCIAÇÃO DOS ESTUDANTES QUANTO A AJUDA DE CUSTO PARA O TRANSPORTE DE ESTUDANTES DO ENSINO SUPERIOR</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DISPONIBILIZAÇÃO DE PROFISSIONAL DE LIBRAS DURANTE TODO O ENSINO FUNDAMENTAL NA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DISPONIBILIZAÇÃO DE UM SERVIDOR PARA PRESTAR SERVIÇOS DE SECRETARIA JUNTO AO SERVIÇO DE FISIOTERAPIA</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE UM NOVO BANHEIRO E UMA NOVA COZINHA NO CENTRO DE EDUCAÇÃO INFANTIL SANTA LUZIA</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO A DIRETORIA DA APAE PARABENIZANDO-OS PELA DEDICAÇÃO DISPENSADA PARA COM SEUS ESTUDANTES</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE OFÍCIO A SRA. TEREZINHA DE FÁTIMA SANCHEZ, PARABENIZANDO-A PELA ASSUNÇÃO AO CARGO DE DIRETORA DA 17ª REGIONAL DE SAÚDE DE LONDRINA</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENFIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A FISCALIZAÇÃO DAS PROPAGANDAS VEICULADAS NAS RUAS DE JATAIZINHO ATRAVÉS DE CARROS DE SOM, FAZENDO CUMPRIR A LEGISLAÇÃO VIGENTE</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/425/425_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENFIO DE OFÍCIO A EMPRESA VIAÇÃO OURO BRANCO QUANTO A AFIXAÇÃO DE TABELA CONTENDO AS ROTAS E HORÁRIOS DO TRANSPORTE COLETIVO URBANO EM TODOS OS PONTOS DE ÔNIBUS</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENFIO AOS DIRETORES DAS ESCOLAS E CENTROS DE EDUCAÇÃO INFANTIL MUNICIPAIS, PARABENIZANDO-OS PELO TRABALHO NA ORGANIZAÇÃO E BELEZA DOS DESFILES EM COMEMORAÇÃO AO DIA 7 DE SETEMBRO</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>Fabio Polonia, Anilton Murari, LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO A COPEL QUANTO A DISTRIBUIÇÃO DE ENERGIA ELÉTRICA NAS LOCALIDADES RURAIS DO COQUEIRO E SEÇÃO JANGADA EM JATAIZINHO</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A INSTALAÇÃO DE BEBEDOUROS DE ÁGUA POTÁVEL JUNTO AS OBRAS DE CONSTRUÇÃO DE CASAS POPULARES NO CONJ. HAB. ANTONIO JOSÉ VIEIRA</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DEMARCAÇÃO DE ESPAÇO DESTINADO A PORTADORES DE NECESSIDADES ESPECIAIS DEFRONTE A BANCOS E CASA LOTÉRICA</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE COBERTURA NOS PONTOS DE EMBARQUE E DESEMBARQUE DE ESTUDANTES</t>
   </si>
   <si>
     <t>446</t>
   </si>
@@ -2109,1569 +2109,1569 @@
   <si>
     <t>447</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO A SRA. TEREZINHA DE FÁTIMA SANCHEZ, DIRETORA DA 17ª REGIONAL DE SAÚDE, QUANTO A PARTICIPAÇÃO EM SESSÃO ORDINÁRIA PARA DEBATER QUANTO AOS SERVIÇOS DE SAÚDE NA REGIÃO METROPOLITANA E INSTALAÇÃO DO SERVIÇO DO SAMU EM JATAIZINHO</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO SR. EDSON LUIZ ARANTES, COORDENADOR DO PROGRAMA MUTIRÃO DA CIDADANIA DO GOVERNO ESTADUAL, QUANTO A POSSIBILIDADE DE REALIZAÇÃO DE UM MUTIRÃO DA CIDADANIA EM JATAIZINHO</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/451/451_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROVIDÊNCIAS NO REPARO DA REDE DE ESGOTO E CONSTRUÇÃO DE REDE DE ESGOTAMENTO PLUVIAL NA RUA DA PEDREIRA, NA VILA PAVÃO</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/452/452_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROVIDÊNCIAS NA CONSTRUÇÃO DE REDE DE ESGOTAMENTO PLUVIAL NA RUA DA MEIO, NA VILA PAVÃO, BEM COMO DO RECAPE ASFÁLTICO;</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/453/453_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROVIDÊNCIAS NA MANUTENÇÃO DA PINTURA DO GINÁSIO DE ESPORTES &amp;#8220;DOMINGÃO&amp;#8221;</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/455/455_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO SR. CEZAR VINICIUS KOGUT, PARABENIZANDO-O PELA ASSUNÇÃO  NO COMANDO GERAL DA POLÍCIA MILITAR DO ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A DEMOLIÇÃO DO BANHEIRO LOCALIZADO NA PRAÇA TELÊMACO BORBA</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/457/457_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A DENOMINAÇÃO DE UMA RUA LOCALIZADA ENTRE O CONJ. HAB. JESUÍNO L SALINET E GUIDO CONTATO, DE RUA MARIA IZABEL VIEIRA BRANCO</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A VIABILIDADE DE SE CONSTRUIR PISTAS DE CAMINHADA E ESPAÇOS PÚBLICOS DE LAZER AS MARGENS DO RIBEIRÃO JATAIZINHO</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE PROIBIÇÃO DE ESTACIONAR NA AVENIDA PARANÁ, NO CONJUNTO HABITACIONAL OCTAVIANO H DUARTE</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>Fabio Polonia, Anilton Murari</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A CONSTRUÇÃO DE UMA PISTA DE SKATE NA PRAÇA TELÊMACO BORBA</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A INSTALAÇÃO DE REFLETORES NOS PORTAIS DE ENTRADA DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/463/463_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO DER/PR, QUANTO A INSTALAÇÃO DE UM GUARD RAIL EM UMA CURVA PERIGOSA LOCALIZADA NA ESTRADA RURAL QUE LIGA JATAIZINHO A LOCALIDADE DO FREI TIMÓTEO</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/464/464_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO PASTOR FRANK G DA SILVA DA IGREJA ASSEMBLÉIA DE DEUS &amp;#8211; MISSÃO, PARABENIZANDO-OS PELO EVENTO REALIZADO NO DIA 07 DE NOVEMBRO, QUE CONTOU COM A PRESENÇA DO CANTOR ROBISON MONTEIRO</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/465/465_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A POSSIBILIDADE DE SE DENOMINAR RUAS DE NOSSA CIDADE COM OS NOMES DOS SRS. JÚLIO FEDATO E VICENTE PEREIRA DA SILVA, COMO UMA FORMA DE HOMENAGEM;</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>Anilton Murari, Fabio Polonia</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/468/468_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A POSSIBILIDADE DE SE CONSTRUIR UM TERMINAL DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS DO SERVIÇOS DE TRANSPORTE COLETIVO NA AV. PARANÁ, AO LADO DO CEMEI IEDA GARCIA TANAKA</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/471/471_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO A APMI DE JATAIZINHO, PARABENIZANDO-OS PELOS TRABALHOS DESENVOLVIDOS JUNTO AO CENTRO DOS IDOSOS GIACOMINO PANSARDI</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/472/472_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO A NOVA PRESIDÊNCIA E MEMBROS DO CONSELHO MUNICIPAL DE EDUCAÇÃO, PARABENIZANDO-OS PELA ASSUNÇÃO AO CARGO E DESEJANDO-LHES SUCESSO</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/473/473_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO A ECONORTE QUANTO A REPINTURA DA PONTE SOBRE O RIO TIBAGI, DO VIADUTO DE ACESSO A CIDADE, BEM COMO DOS PONTOS DE ENTRADA E SAÍDA</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/421/421_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPROVA AS CONTAS DO EXECUTIVO MUNICIPAL DE JATAIZINHO DO EXERCÍCIO DE 2011</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA LEI ORGÂNICA MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Élio Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE ABONO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL VALE DO TIBAGI - CIDREVAT, FIRMADO ENTRE AS ADMINISTRAÇÕES PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O MUNICÍPIO DE JATAIZINHO PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS, RELATIVO AOS DÉBITOS TRIBUTÁRIOS COM A FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, APOSENTADOS E PENSIONISTAS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE JATAIZINHO, ESTADO DO PARANÁ, FIXA O PISO SALARIAL MUNICIPAL DA ADMINISTRAÇÃO DIRETA E INDIRETA, DO PROFESSOR, EDUCADOR INFANTIL E OS VENCIMENTOS DOS MEMBROS DO CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº. 920/2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVO FISCAL À EMPRESA MARCELO VIEIRA DA SILVA LONDRINA - ME, INSCRITA NO CNPJ Nº. 02.414.734/0001-42</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DE ZONEAMENTO CONSTANTE DO ANEXO II, DA LEI Nº. 759/2007, QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO URBANO DO MUNICÍPIO DE JATAIZINHO</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 895/2009 (PLANO PLURIANUAL - PPA 2010/2013) PARA O EXERCÍCIO DE 2013, A LEI Nº. 979/2012 (LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO DE 2013) E ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO PARA 2013</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER ALTERAÇÕES NA LEI Nº 769/2007 QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE JATAIZINHO, INSERE NOVOS DISPOSITIVOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE JATAIZINHO, REVOGA LEIS ANTERIORES SOBRE A MATÉRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/431/431_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DESENVOLVER AÇÕES PARA IMPLEMENTAR O PROGRAMA MINHA CASA MINHA VIDA - PMCMV, CRIADO PELA LEI Nº. 11.977, DE 07 DE JULHO DE 2009, ALTERADA PELA LEI Nº. 12.424/2011</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/449/449_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL - PPA, DO MUNICÍPIO DE JATAIZINHO PARA O PERÍODO DE 2014 A 2017</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/450/450_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA FIXA A DESPESA DO MUNICÍPIO DE JATAIZINHO PARA O EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/466/466_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº. 763/2007, QUE DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE JATAIZINHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/467/467_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O MAPA DE ZONEAMENTO CONSTANTE DO ANEXO I, DA LEI Nº. 759/2007, QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO URBANO DO MUNICÍPIO DE JATAIZINHO</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/469/469_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI O CONSÓRCIO CISPAR - CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO DO PARANÁ, E RATIFICA A ALTERAÇÃO, PELO MUNICÍPIO DE JATAIZINHO, DO CONTRATO DE CONSÓRCIO PÚBLICO E DO ESTATUTO DO CISMAE - CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO AMBIENTAL DO PARANÁ, QUE O TRANSFORMOU NO CONSÓRCIO CISPAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/474/474_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A NOMEAÇÃO PARA CARGOS QUE ESPECIFICA NA ADMINISTRAÇÃO DIRETA, INDIRETA E FUNDACIONAL DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DO ART. 81., DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO PROCESSANTE - CP, PARA APURAR A PRÁTICA DE IMPROBIDADE ADMINISTRATIVA COMETIDA PELO VEREADOR ADILSON GONÇALVES DA SILVA</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETA A PERDA DO MANDATO DO VEREADOR ADILSON GONÇALVES DA SILVA</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA UMA COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI, PARA APURAR POSSÍVEIS IRREGULARIDADES EM AQUISIÇÕES DE PEÇAS E OUTROS BENS DURANTE O EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA UMA COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI, PARA APURAR POSSÍVEIS IRREGULARIDADES EM AQUISIÇÕES DE BENS ATRAVÉS DO PREGÃO Nº. 064/2011, DURANTE OS EXERCÍCIOS DE 2011 E 2012</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA, SUPRIME E MODIFICA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE REPOSIÇÃO SALARIAL AOS SERVIDORES DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 81., DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONA, MODIFICA E EXCLUI DISPOSITIVOS, TABELAS E ANEXOS DA RESOLUÇÃO Nº. 007/2004, QUE DISPÕE SOBRE O PLANO DE CARGOS E VENCIMENTOS DA CÂMARA MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO, NO VALOR DE R$ 83.800,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>OCUPA CARGO VAGO NA COMISSÃO PARLAMENTAR DE INQUÉRITO &amp;#8211; CPI, CRIADA PARA APURAR POSSÍVEIS IRREGULARIDADES EM AQUISIÇÕES DE PEÇAS E OUTROS BENS DURANTE O EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DA COMISSÃO PARLAMENTAR DE INQUÉRITO &amp;#8211; CPI, CRIADA PARA APURAR POSSÍVEIS IRREGULARIDADES EM AQUISIÇÕES DE PEÇAS E OUTROS BENS DURANTE O EXERCÍCIO DE 2012, PARA CONCLUSÃO DE SEUS TRABALHOS</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DA COMISSÃO PARLAMENTAR DE INQUÉRITO &amp;#8211; CPI, CRIADA PARA APURAR POSSÍVEIS IRREGULARIDADES EM AQUISIÇÕES DE BENS ATRAVÉS DO PREGÃO Nº. 064/2011, DURANTE OS EXERCÍCIOS DE 2011 E 2012, PARA CONCLUSÃO DE SEUS TRABALHOS</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/475/475_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DA CÂMARA MUNICIPAL DE JATAIZINHO, NO VALOR DE R$ 7.500,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/476/476_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DA CÂMARA MUNICIPAL DE JATAIZINHO, NO VALOR DE R$ 500,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO SETOR DE ENGENHARIA DO MUNICÍPIO DE JATAIZINHO, SOLICITANDO INFORMAÇÕES QUANTO A EXISTÊNCIA DE PROJETO PARA A AMPLIAÇÃO DA ESCOLA MUNICIPAL PRINCESA IZABEL E POSTO DE SAÚDE DO CONJUNTO HABITACIONAL JESUÍNO LOURES SALINET</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DA EMPRESA ECONORTE S/A INFORMAÇÕES QUANTO A EXISTÊNCIA OU NÃO DE PROJETOS PARA A INSTALAÇÃO DE UMA LOMBADA ELETRÔNICA OU SEMÁFORO NA BR-369, PERÍMETRO URBANO DE JATAIZINHO, NAS IMEDIAÇÕES DOS POSTOS DE GASOLINA &amp;#8220;ÁGUA BRANCA&amp;#8221; E &amp;#8220;JATAY&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO RELAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE RECEBERAM HORAS EXTRAS EM JANEIRO/2013</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO RELAÇÃO COMPLETA DOS SERVIDORES EFETIVADOS NO CARGO DE MOTORISTA, DETALHANDO O NOME, LOTAÇÃO E LOCAL DE TRABALHO, VEÍCULO E CÓPIA DA CNH</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES SE HÁ PREVISÃO QUANTO A ELABORAÇÃO DE UM NOVO PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO PARA OS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES SE O SERVIDOR ORLANDO TSUNEMI MAEDA, DIRETOR DO DEPARTAMENTO DE FAZENDA, ESTEVE DE FÉRIAS OU EM LICENÇA ENTRE OS DIAS 21 E 25 DE JANEIRO DE 2013, ENTRE OUTRAS INFORMAÇÕES E CÓPIAS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO RELAÇÃO DOS SERVIDORES MUNICIPAIS QUE ESTIVERAM DE FÉRIAS DE JULHO A DEZEMBRO DE 2012 E JANEIRO DE 2013, E CÓPIA DAS PORTARIAS E SUAS PUBLICAÇÕES</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES QUANTO AO CARGO E FUNÇÕES DO SERVIDOR PÚBLICO MUNICIPAL ALTAMIR PAVÃO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÃO QUANTO AO CARGO E FUNÇÕES DO SR. ERIC BRUNO DA SILVA, JUNTO A ADMINISTRAÇÃO MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DA NOTA FISCAL REFERENTE AO EMPENHO Nº. 5280, DE 23/07/12, NO VALOR DE R$ 7.850,00, DA EMPRESA EBN CAMBÉ SERVIÇOS DE ARBITRAGEM E ESPORTES S/S LTDA, QUANTO A SERVIÇOS DE ARBITRAGEM, BEM COMO O CALENDÁRIO E CÓPIA DAS SUMULAS DOS JOGOS REALIZADOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO RELAÇÃO DE TODOS OS VEÍCULOS E MAQUINÁRIOS DA PREFEITURA MUNICIPAL, DISCRIMINANDO DIVERSAS INFORMAÇÕES</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DAS NOTAS DE EMPENHO, DE LIQUIDAÇÃO E PAGAMENTO, DEVIDAMENTE ASSINADAS PELOS RESPONSÁVEIS, REFERENTES AOS EMPENHOS Nº. 7743, DE 15/10/12 E Nº. 8646, DE 21/11/12, BEM COMO A INFORMAÇÃO SOBRE O AUTOR DA ASSINATURA CONSTANTE NO VERSO DAS NOTAS FISCAIS Nº. 1110, DE 15/10/12 E Nº. 1140, DE 13/11/12, DA EMPRESA ARIAS &amp; ARIAS COMÉRCIO DE LUBRIFICANTES E PEÇAS LTDA.</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AO CALENDÁRIO ESPORTIVO MUNICIPAL DE 2012, DISCRIMINANDO OS CAMPEONATOS, DATAS, BEM COMO CÓPIA DE TODAS AS SUMULAS DOS JOGOS DE FUTEBOL REALIZADOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO DEPARTAMENTO MUNICIPAL DE AÇÃO SOCIAL, SOLICITANDO INFORMAÇÕES SE AS SRAS. EVELIZE MARQUES DE SOUZA CARVALHO E JOSIANE APARECIDA GAMARRO DA SILVA SE ESTÃO CADASTRADA EM PROGRAMA DA ASSISTÊNCIA SOCIAL E SE SE ENQUADRAM NESTE</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO DEPARTAMENTO MUNICIPAL DE AÇÃO SOCIAL, SOLICITANDO DIVERSAS INFORMAÇÕES QUANTO AO PROGRAMA BOLSA FAMÍLIA EM NOSSO MUNICÍPIO DE JATAIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO À COHAPAR DE LONDRINA, SOLICITANDO DIVERSAS INFORMAÇÕES QUANTO A CONSTRUÇÃO DE UNIDADES HABITACIONAIS EM NOSSO MUNICÍPIO DE JATAIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO CÓPIA DE DIVERSAS NOTAS FISCAIS, NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, DEVIDAMENTE ASSINADAS, REFERENTES A PAGAMENTOS AS EMPRESAS ARIAS &amp; ARIAS COMÉRCIO DE LUBRIFICANTES PEÇAS LTDA E WALMIR MAIA &amp; CIA LTDA, NO EXERCÍCIO DE 2012</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A FORMA DE CONTROLE DO USO DE VEÍCULOS OFICIAIS POR PARTE DE SERVIDORES PÚBLICOS DE JATAIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS MOTIVOS DA PARALISAÇÃO DA CONSTRUÇÃO DE UM BARRACÃO NO JARDIM MARIA JÚLIA, E SE HÁ PREVISÃO DE RETOMADA DA OBRA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE OS MOTIVOS DA PARALISAÇÃO DA COLETA DE LIXO RECICLÁVEL</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES SE HÁ PROJETO QUANTO A CONSTRUÇÃO DE UM CENTRO DE EDUCAÇÃO INFANTIL NO CONJ. HAB. MILTON F PESSOA OU NOS ARREDORES</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AO CUSTO EFETIVO DA MANUTENÇÃO DOS SERVIÇOS DE ATENDIMENTO MÉDICO NO POSTO DE SAÚDE CENTRAL, NO HORÁRIO DAS 17H00 ÀS 20H00</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AO HORÁRIO DE FUNCIONAMENTO DOS ATENDIMENTOS JUNTO AO POSTO DE SAÚDE CENTRAL, QUANTIDADE DE ATENDIMENTOS E CÓPIA DO PONTO DE FREQÜÊNCIA DO MÉDICO QUE REALIZA OS ATENDIMENTOS</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AOS PNEUS QUE FORAM USADOS E TROCADOS EM 2012, ESCLARECENDO ONDE SE ENCONTRAM, QUANTIDADE ESTOCADA, QUANTIDADE ADQUIRIDA, DISCRIMINANDO AS ESPECIFICAÇÕES E ONDE SE ENCONTRAM</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DE NOTAS FISCAIS, NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, DEVIDAMENTE ASSINADAS, QUANTO A DIVERSOS EMPENHOS EMITIDOS EM 2012 DE DIVERSOS FORNECEDORES, RELACIONADOS A AQUISIÇÃO DE PEÇAS, PNEUS E SERVIÇOS</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DA NOTA FISCAL, NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, DEVIDA ASSINADAS, REFERENTE AO EMPENHO 8370, DE 31/10/2012, NO VALOR DE R$ 7.950,00, DA EMPRESA EBN CAMBÉ SERVIÇOS DE ARBITRAGEM E ESPORTES S/S LTDA, QUANDO AO PAGAMENTO DE TAXAS DE ARBITRAGEM EM DIVERSOS CAMPEONATOS, BEM COMO INFORMAÇÕES DAS DATAS DA REALIZAÇÃO DOS EVENTOS E CÓPIA DAS SÚMULAS DOS JOGOS REALIZADOS</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO SEJA REMETIDO O BALANCETE FINANCEIRO REFERENTE AO MÊS DE JANEIRO DE 2013, O QUAL DEVERIA SER ENTREGUE ATÉ 28/02/2013</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DOS HOLERITES DE JANEIRO E FEVEREIRO/2013 DO SERVIDOR MUNICIPAL ORLANDO TSUNEMI MAEDA, NOMEADO EM 1º DE JANEIRO DE 2013</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DA FICHA FINANCEIRA REFERENTE AO EXERCÍCIO DE 2012, DOS SERVIDORES MUNICIPAL QUE PARTICIPARAM DAS ÚLTIMAS ELEIÇÕES, SRS. ANTONIO CARLOS DE SOUZA, ANTONIO GERALDO BRANDÃO DE OLIVEIRA, CÍCERO APARECIDO GUIMARÃES, EDISON DA SILVEIRA, JOSÉ APARECIDO RODRIGUES, MÁRCIA MOMESSO, WAGNER MORENO BAPTISTA E WALDERCI MARCOLINO DE SOUZA, PARA FISCALIZAÇÃO</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DA FICHA FINANCEIRA REFERENTE AO EXERCÍCIO DE 2012, DOS SERVIDORES MUNICIPAIS QUE ASSUMIRAM CARGOS EM COMISSÃO NO LUGAR DE OUTROS QUE PARTICIPARAM DAS ÚLTIMAS ELEIÇÕES, SRS. DORIVAL PEREIRA DUARTE E ANTONIO CLAUDIO LEMOS, PARA FISCALIZAÇÃO</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DA FICHA FINANCEIRA DA SERVIDOR MUNICIPAL EVELIZE MARQUES DE SOUZA CARVALHO, REFERENTE AO EXERCÍCIO DE 2012, BEM COMO JANEIRO E FEVEREIRO DE 2013, PARA FISCALIZAÇÃO</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DO ÚLTIMO ATO DE NOMEAÇÃO DOS MEMBROS DO CONSELHO MUNICIPAL DE SAÚDE DE JATAIZINHO</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO A DATA DE INÍCIO DO FUNCIONAMENTO DAS CÂMERAS DE VIGILÂNCIA QUE ESTÃO EM FASE DE INSTALAÇÃO</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AO MONTANTE PAGO PELA ECONORTE À PREFEITURA MUNICIPAL REFERENTE A ISS NOS MESES DE JANEIRO E FEVEREIRO DE 2013, BEM COMO QUAL O PERCENTUAL QUE É COBRADO E SE HÁ POSSIBILIDADE DE SE AUMENTAR A ALÍQUOTA</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>ALEX FARIA, Clovis Cordeiro, Fabio Polonia, LAÉRCIO QUITÉRIO, MAURÍLIO MARTIELHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES SOBRE A POSSIBILIDADE E INTERESSE DO EXECUTIVO EM REALIZAR UMA AUDITORIA REFERENTE AOS EXERCÍCIOS DE 2009 A 2012</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO A CESSÃO DE BARRACÃO DO EXECUTIVO AO SR. &amp;#8220;SEBASTIÃO&amp;#8221; E ALUGUEL DE BARRACÃO DA ANTIGA IRENSA AO SR. &amp;#8220;MARCELO&amp;#8221;, SE ESTÃO CUMPRINDO AS EXIGÊNCIAS DO CONTRATO</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DE NOTAS FISCAIS, DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, DEVIDAMENTE ASSINADAS, REFERENTES A DIVERSOS EMPENHOS DO EXERCÍCIO DE 2012, QUANTO A AQUISIÇÃO DE LUBRIFICANTES AUTOMOTIVOS, ÓLEOS DIVERSOS E GRAXA, TODOS DA EMPRESA LOUREIRO &amp; TIEPO LTDA., TOTALIZANDO R$ 41.359,60</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A CONVOCAÇÃO DO SR. JOÃO PINTO FILHO, DIRETOR DO SAAE, PARA PRESTAR INFORMAÇÕES SOBRE A SITUAÇÃO FINANCEIRO DO SERVIÇO, BEM COMO QUANTO A FOLHA DE PAGAMENTO E O IMPACTO DECORRENTE DA IMPLANTAÇÃO DO ÚLTIMO PLANO DE CARGOS E CARREIRAS</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A CONVOCAÇÃO DO SR. RICARDO CORSINO, DIRETOR DO DEPARTAMENTO MUNICIPAL DE SAÚDE, PARA PRESTAR INFORMAÇÕES QUANTO A AMPLIAÇÃO DO HORÁRIO DE ATENDIMENTO NO POSTO DE SAÚDE CENTRAL</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONVOCAÇÃO DO SR. CELSO RIBEIRO, DIRETOR DO DEPARTAMENTO DE EDUCAÇÃO, PARA PRESTAR INFORMAÇÕES QUANTO AO ATENDIMENTO NOS CENTROS INFANTIS, SE HÁ PREVISÃO DE AUMENTO DE VAGAS E CONSTRUÇÃO DE UM NOVO CENTRO</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DAS NOTAS FISCAIS, NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, DEVIDAMENTE ASSINADAS, DAS EMPRESAS ARIAS &amp; ARIAS COMÉRCIO DE LUBRIFICANTES E PEÇAS LTDA. E SORAYA APARECIDA CERQUEIRA FELIPE, AMBAS DE SETEMBRO DE 2012, REFERENTE A AQUISIÇÃO DE TACÓGRAFOS, TOTALIZANDO R$ 17.270,00</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AO TOTAL DE DESPESAS COM ALUGUEL, INDIVIDUALIZANDO OS VALORES POR IMÓVEL, BEM COMO CÓPIA DOS RESPECTIVOS CONTRATOS</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO A CONSTRUÇÃO DA CLÍNICA DA MULHER, INFORMANDO SOBRE A PREVISÃO PARA O INÍCIO DA OBRA</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO A SITUAÇÃO DO ATERRO SANITÁRIO DO MUNICÍPIO, SE O MESMO SE ENCONTRA ADEQUADO AO REQUERIDO PELA LEGISLAÇÃO VIGENTE E NORMAS PARA O TRATAMENTO DO LIXO</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AO TOTAL ARRECADO, A TÍTULO DE ISSQN, PAGO PELA EMPRESA ECONORTE SA NOS MESES DE JANEIRO E FEVEREIRO/2013, ESPECIFICANDO A ALÍQUOTA APLICADA</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO OS ESTAGIÁRIOS CONTRATOS PELO MUNICÍPIO, ESPECIFICANDO O NOME, CURSO, LOCAL ONDE DESENVOLVE SEU ESTÁGIO E VALOR PAGO, TOTALIZANDO OS VALORES AO FINAL, BEM COMO CÓPIA DOS RESPECTIVOS TERMOS DE COMPROMISSO DE ESTÁGIO</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DAS NOTAS FISCAIS, NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, DEVIDAMENTE ASSINADAS, REFERENTES AOS EMPENHOS Nº. 977, DE 23/02/2012, DE R$ 4.036,50 E Nº. 3317, DE 16/05/2012, DE R$ 7.950,00, AMBOS DA EMPRESA EBN CAMBÉ SERVIÇOS DE ARBITRAGEM E ESPORTES SS LTDA, QUANTO AO PAGAMENTO DE TAXAS DE ARBITRAGEM NA REALIZAÇÃO DE DIVERSOS CAMPEONATOS ESPORTIVOS, BEM COMO CÓPIA DA AGENDA E SÚMULAS DOS JOGOS REALIZADOS E CÓPIA DOS CHEQUES UTILIZADOS PARA O PAGAMENTO DA DESPESA &amp;#8211; REQUERENDO TAMBÉM CÓPIA DOS CHEQUES UTILIZADOS PARA O PAGAMENTO DOS EMPENHOS Nº. 8370, DE 31/10/2012, DE R$ 7.950,00 E Nº. 5280, DE 23/07/2012, DE R$ 7.850,00, TAMBÉM REFERENTES A EMPRESA JÁ MENCIONADA</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DAS NOTAS FISCAIS, NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, DEVIDAMENTE ASSINADAS, REFERENTES A DIVERSOS EMPENHOS, CONFORME O RELACIONADO, QUANTO A AQUISIÇÃO DE LUBRIFICANTES AUTOMOTIVOS, ÓLEOS DIVERSOS E GRAXA, DA EMPRESA LOUREIRO &amp; TIEPO LTDA., NO EXERCÍCIO DE 2012, TOTALIZANDO R$ 34.824,30</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AOS PONTOS DE TÁXI DE JATAIZINHO, ESCLARECENDO O NÚMERO DE VAGAS, LOCALIZAÇÃO E DIREITOS DE EXPLORAÇÃO</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AOS MOTIVOS DE AINDA NÃO TER HAVIDO A REVISÃO DOS VENCIMENTOS DOS AGENTES COMUNITÁRIOS DE SAÚDE, CONFORME O DISPOSTO NA PORTARIA Nº. 260 DO MINISTÉRIO DA SAÚDE, BEM COMO SE JÁ ESTÃO REPASSANDO OS RECURSOS PARA COBERTURA DESTE INCENTIVO</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO CÓPIA DE NOTAS FISCAIS, NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, DEVIDAMENTE ASSINADAS, REFERENTES A DIVERSOS EMPENHOS DE 2011 E 2012, QUANTO A AQUISIÇÃO DE MÓVEIS E EQUIPAMENTO DE DIVERSOS FORNECEDORES, BEM COMO CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO, NA MODALIDADE PREGÃO, SOB O Nº. 064/2011;</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO CÓPIA DO PLANO DE CARGOS, CARREIRA E SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAL, SEUS ANEXOS, TABELAS, ETC., BEM COMO TODAS AS ATUALIZAÇÕES</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO PRESIDENTE DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE JATAIZINHO, CONVIDANDO-O A PARTICIPAR DE SESSÃO ORDINÁRIA PARA PRESTAR INFORMAÇÕES QUANTO A MOBILIZAÇÃO DO SINDICATO NO SENTIDO DE PLEITEAR MELHORES ATRAVÉS DA ATUALIZAÇÃO DO PCCS E CONCESSÃO DE CESTAS BÁSICAS</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DIVERSAS INFORMAÇÕES QUANTO AO PROGRAMA SAÚDE DA FAMÍLIA - PSF, ESCLARECENDO QUESTIONAMENTOS REFERENTES AS VISITAS REALIZADAS, ATENDIMENTOS, PROFISSIONAIS ENVOLVIDOS, DE JANEIRO ATÉ A PRESENTE DATA</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DIVERSAS INFORMAÇÕES QUANTO AOS SERVIÇOS DA VIGILÂNCIA SANITÁRIA, ESCLARECENDO QUESTIONAMENTOS REFERENTES A NOTIFICAÇÕES EXPEDIDAS, TERRENOS QUE FORAM LIMPOS, MULTADOS, QUAIS RECOLHERAM AS TAXAS, BEM COMO CÓPIA DAS ONTIFICAÇÕES E COMPROVANTES DE QUITAÇÃO DE MULTAS E SERVIÇOS, DE JANEIRO ATÉ A PRESENTE DATA</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AO TOTAL DE HORAS EXTRAS PAGAS DE JANEIRO A MARÇO DE 2013, INDIVIDUALIZANDO PELO NOME DOS SERVIDORES, HORAS PAGAS, CARGO OCUPADO E LOTAÇÃO DO SERVIDOR</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO RELAÇÃO DAS PROPRIEDADES DO MUNICÍPIO ALUGADAS A TERCEIROS, INDIVIDUALIZANDO OS VALORES MENSAIS, EM ESPECIAL AS SALAS DA RODOVIÁRIA MUNICIPAL, ESTÁDIO MUNICIPAL, GINÁSIO DE ESPORTES E QUIOSQUES DA PRAÇA FREI TIMÓTEO, BEM COMO CÓPIA DOS CONTRATOS, DE JANEIRO DE 2005 A MARÇO DE 2013</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DE TODAS AS REQUISIÇÕES DE COMBUSTÍVEIS DOS SETORES DA PREFEITURA, QUANTO A AQUISIÇÃO DE ÓLEO HIDRÁULICO, ÓLEO MOTOR, GRAXA, GASOLINA, DIESEL E ÁLCOOL, DE JANEIRO A MARÇO DE 2013</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DAS NOTAS FISCAIS, NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, DEVIDAMENTE ASSINADAS, QUANTO AOS EMPENHOS RELACIONADOS, TENDO COMO FAVORECIDOS DIVERSAS EMPRESAS, NA AQUISIÇÃO DE PEÇAS, PNEUS E SERVIÇOS NO ANO DE 2012</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A RELAÇÃO DAS PROPRIEDADES MUNICIPAIS QUE FORAM ALUGADAS A TERCEIROS, COM OS DEVIDOS VALORES MENSAIS, EM ESPECIAL AS SALAS EXISTENTES NA RODOVIÁRIA MUNICIPAL, ESTÁDIO MUNICIPAL, GINÁSIO DE ESPORTES E QUIOSQUES DAS PRÇ. FREI TIMÓTEO, BEM COMO CÓPIA DOS CONTRATOS DE ALUGUEL, DE JANEIRO DE 2005 A MARÇO DE 2013</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CÓPIA DA NOTA FISCAL, NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, DEVIDAMENTE ASSINADAS, CÓPIA DO CHEQUE, REFERENTE AO EMPENHO 9566, DE 21/12/2012, QUANTO AO PAGAMENTO A EMPRESA ANILTON MURARI SERRALHERIA, PELA PRESTAÇÃO DE SERVIÇOS</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Clovis Cordeiro, Fabio Polonia</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A CRIAÇÃO DE CPI PARA APURAR POSSÍVEIS IRREGULARIDADES NA AQUISIÇÃO DE PEÇAS AUTOMOTIVAS, SERVIÇOS DA MESMA NATUREZA, AQUISIÇÃO DE ÓLEOS E GRAXAS AUTOMOTIVOS EM GERAL, POR PARTE DO EXECUTIVO MUNICIPAL DURANTE O EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>MAURÍLIO MARTIELHO, LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A CRIAÇÃO DE CPI PARA APURAR POSSÍVEIS IRREGULARIDADES NA AQUISIÇÃO DE BENS E EQUIPAMENTOS REFERENTES AO PREGÃO 64/2011, POR PARTE DO EXECUTIVO MUNICIPAL DURANTE OS EXERCÍCIOS DE 2011 E 2012</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DO LIVRO PONTO (PRESENÇA) DOS SERVIDORES LOTADOS NA SEDE DA PREFEITURA MUNICIPAL DOS MESES DE JANEIRO E FEVEREIRO DE 2013</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DE TODA LEGISLAÇÃO REFERENTE A CRIAÇÃO DE PONTOS DE TÁXI E SUAS VAGAS</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES SE FOI RESCINDINDO O CONTRATO DE ALUGUEL DO BARRACÃO DA ANTIGA ALGOPER, ENCAMINHANDO CÓPIA DA RESCISÃO E, CASO CONTRÁRIO, PORQUE AINDA NÃO TOMARAM ESTA PROVIDÊNCIA</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DO RELATÓRIO DE VIAGEM, COMPROVANTES DE DESPESA E PRESENÇA NO LOCAL DESTINO, REFERENTE A CONCESSÃO DE DIÁRIAS AO SERVIDOR CÍCERO APARECIDO GUIMARÃES NOS DIAS 02 A 05/12/2012, ESPECIFICANDO OS TRABALHOS EFETIVAMENTE REALIZADOS</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO CÓPIA DOS RELATÓRIOS DE VIAGEM, COMPROVANTES DE DESPESA E PRESENÇA NOS DESTINOS, REFERENTE A DIÁRIAS CONCECIDAS AO VEREADOR JORGE DOS SANTOS PEREIRA, DURANTE OS EXERCÍCIOS DE 2009 E 2010, ESPECIFICANDO VALORES MENSAIS E ANUAIS</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DOS CONTRATOS FIRMADOS COM EMPRESAS QUE PRESTARAM ASSESSORIAS DIVERSAS NOS EXERCÍCIOS DE 2005 A 2012, BEM COMO CÓPIA DE EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS, ASSINADOS, E NOTAS FISCAIS E/OU RECIBOS</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DA NOTA FISCAL REFERENTE A AQUISIÇÃO DE 10 MINI DVDS, NO VALOR DE R$ 33,00, INFORMADO NO EMPENHO 1273, DE 01/03/2013, BEM COMO CÓPIA DA REQUISIÇÃO DE COMPRA E DISCRIMINAÇÃO DE ONDE E PARA QUE FORAM UTILIZADOS</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>ALEX FARIA, MAURÍLIO MARTIELHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DAS NOTAS FISCAIS E/OU RECIBOS REFERENTE A LOCAÇÃO DO ANTIGO PRÉDIO DA ALGOPER, NOS MESES DE FEVEREIRO E MARÇO DESTE ANO, INFORMADO NOS EMPENHOS 2090 E 2110, DE 28/03/2013, NO VALOR INDIVIDUAL DE R$ 4.500,00, TOTALIZANDO R$ 9.000,00, BEM COMO CÓPIA DOS CHEQUES OU ORDENS BANCÁRIAS UTILIZADO PARA O PAGAMENTO</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO CÓPIA DA NOTA FISCAL REFERENTE A AQUISIÇÃO DE PASTA EXECUTIVA, NO VALOR DE R$ 255,00, CONFORME O NOTICIADO NO EMPENHO 5, DE 26/01/2009, DESTA CASA LEGISLATIVA, BEM COMO CÓPIA DAS NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, DEVIDAMENTE ASSINADAS, E CÓPIA DO CHEQUE</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO AO FORNECIMENTO DE CÓPIA DA DECLARAÇÃO DE BENS DOS SERVIDORES NOMEADOS PARA CARGOS EM COMISSÃO DE JANEIRO ATÉ A PRESENTE DATA, BEM COMO DO PREFEITO E VICE-PREFEITA MUNICIPAL</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A INFORMAÇÕES SOBRE A RESPONSABILIDADE DO DANO CAUSADO NO VEÍCULO FIAT UNO, LOTADO NO DEPARTAMENTO DE SAÚDE, QUE ENCONTRA-SE COM A FRENTE AMASSADA, ALÉM DE INFORMAÇÕES DETALHADAS DO OCORRIDO E CÓPIA DO BOLETIM DE OCORRÊNCIA</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A INFORMAÇÕES SOBRE A VEICULAÇÃO DE PROPAGANDA SONORA EM JATAIZINHO, ESCLARECENDO OS PROCEDIMENTOS E OUTRAS INFORMAÇÕES</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A INFORMAÇÕES SE ESTA HAVENDO A DEVIDA FISCALIZAÇÃO QUANTO AO HORÁRIO DE FUNCIONAMENTO DAS FARMÁCIAS NOS HORÁRIOS DE PLANTÃO, BEM COMO QUEM É O RESPONSÁVEL PELA FISCALIZAÇÃO</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AOS DIRETORES DAS ESCOLAS MUNICIPAIS DE JATAIZINHO QUANTO AO ENVIO DE PRESTAÇÃO DE CONTAS DOS RECURSOS FINANCEIROS TRANSFERIDOS PELO EXECUTIVO MUNICIPAL DIRETAMENTE AS ESCOLAS, MÊS A MÊS, DE JANEIRO DE 2008 A ABRIL DE 2013</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DAS NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, ASSINADAS, BEM COMO DA NOTA FISCAL DA EMPRESA VIVEIRO TREVO JR LIMA LTDA, REFERENTE A AQUISIÇÃO DE 160 MUDAS DE ROSAS PARA PLANTIO NA PRÇ FREI TIMÓTEO, NO VALOR DE R$ 800,00, CONFORME CONTIDO NO EMPENHO 4299, DE 20/06/2012</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DAS NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, ASSINADAS, BEM COMO DA NOTA FISCAL DA EMPRESA WELLINGTON HONÓRIO DE ANDRADE SERVIÇOS ME, REFERENTE A PRESTAÇÃO DE SERVIÇOS NA EXECUÇÃO DE 23,4M DE MURO DE ARRIMO NA RUA MARANHÃO, NO VALOR DE R$ 2.223,00, CONFORME CONTIDO NO EMPENHO 4306, DE 20/06/2012, ESPECIFICANDO OS MOTIVOS DO SERVIÇO, LOCALIZAÇÃO EXATA, SE A OBRA FOI FEITA EM PROPRIEDADE PÚBLICA OU PARTICULAR E CÓPIA DAS NOTAS FISCAIS DOS MATERIAIS UTILIZADOS</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DAS NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, ASSINADAS, BEM COMO DA NOTA FISCAL DA EMPRESA ORGANIZAÇÃO DELTA EMPREENDIMENTOS ARTÍSTICOS S/S LTDA, REFERENTE A PRESTAÇÃO DE SERVIÇOS DIVERSOS NA REALIZAÇÃO DA 30ª FESTA JUNINA, NO VALOR DE R$ 85.800,00, CONFORME CONTIDO NO EMPENHO 4673, DE 28/06/2012, BEM COMO CÓPIA DO PREGÃO PRESENCIAL 027/2012</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DAS NOTAS DE EMPENHO, LIQUIDAÇÃO E PAGAMENTO, ASSINADAS, BEM COMO DA NOTA FISCAL DA EMPRESA HOSPITAL SÃO CAMILO LTDA, REFERENTE A PRESTAÇÃO DE SERVIÇOS DE 14 PERÍCIAS MÉDICAS DE SAÚDE OCUPACIONAL PARA SEÇÃO DE RECURSOS HUMANOS, NO VALOR DE R$ 280,00, CONFORME CONTIDO NO EMPENHO 4674, DE 28/06/2012, BEM COMO RELAÇÃO DOS BENEFICIÁRIOS E O NOME DO MÉDICO QUE AS REALIZOU</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO A JUCEPAR SOLICITANDO CÓPIA DO CONTRATO SOCIAL REGISTRADO, BEM COMO TODAS AS ALTERAÇÕES, DA EMPRESA EBN CAMBÉ SERVIÇOS DE ARBITRAGEM E ESPORTES S/S LTDA</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/368/368_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DAS FICHAS FINANCEIRAS DOS SERVIDORES PÚBLICOS MUNICIPAIS WILSON FERNANDES, JORDAN ROGATTE DE MOURA, REGINA BORGES E ROSÂNGELA VAZ DOS SANTOS REFERENTE AOS MESES DE JANEIRO E FEVEREIRO DE 2013</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AO NÚMERO DE PROFISSIONAIS DE SEGURANÇA QUE IRÃO PRESTAR SERVIÇOS DURANTE A 31ª FESTA JUNINA</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES SE SERÁ INSTALADO PARQUE DE DIVERSÕES NA 31ª FESTA JUNINA, BEM COMO O NOME DOS PROPRIETÁRIOS E/OU RESPONSÁVEIS</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DO PROCESSO LICITATÓRIO MODALIDADE PREGÃO PRESENCIAL, INSTALADO SOB O Nº. 025/2013, QUANTO A CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DA 31ª FESTA JUNINA</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO SAAE SOLICITANDO INFORMAÇÕES QUANTO AOS MOTIVOS DO CANCELAMENTO DO PAGAMENTO DE HORAS EXTRAS AOS SERVIDORES DA AUTARQUIA, BEM COMO SE HÁ PREVISÃO PARA A RETOMADA</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO CONSELHO TUTELAR DE JATAIZINHO SOLICITANDO INFORMAÇÕES QUANTO A POSSIBILIDADE DE SE INSTALAR UM ESTANDE DA ENTIDADE NA 31ª FESTA JUNINA PARA PROMOVER ESCLARECIMENTOS E ATENDIMENTO A OCORRÊNCIAS LOCAIS</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A DISPONIBILIZAÇÃO DE RELAÇÃO INDIVIDUALIZADA DOS SERVIDORES MUNICIPAIS QUE FORAM BENEFICIADOS OU NÃO COM LICENÇA PRÊMIO POR ASSIDUIDADE NOS EXERCÍCIOS DE 2009 A 2012, DENTRE OUTRAS INFORMAÇÕES</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO COMANDA DA POLÍCIA MILITAR DE JATAIZINHO, QUANTO A DISPONIBILIZAÇÃO DE RELAÇÃO DOS POLICIAIS MILITARES QUE COMPÕE O EFETIVO DE JATAIZINHO, DENTRE OUTRAS INFORMAÇÕES</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO A EMPRESA VIAÇÃO GARCIA/OURO BRANCO, SOLICITANDO INFORMAÇÕES QUANTO AO NÚMERO DE LINHAS E ÔNIBUS DISPONÍVEIS PARA O TRANSPORTE COLETIVO INTERURBANO DE JATAIZINHO/LONDRINA, BEM COMO SE HÁ A POSSIBILIDADE DE SE CONSTRUIR UM TERMINAL COBERTO AOS USUÁRIOS DE JATAIZINHO NO MUNICÍPIO DE LONDRINA</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES E CÓPIAS DE DOCUMENTOS RELATIVOS AOS MAQUINÁRIOS TRATOR ESTEIRA E PÁ-CARREGADEIRA &amp;#8220;PULA-PULA&amp;#8221;, ADQUIRIDOS EM 2009</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>MAURÍLIO MARTIELHO, Anilton Murari, LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEMBROS DA &amp;#8220;CPI DAS PEÇAS&amp;#8221;, REQUERENDO PRORROGAÇÃO DE PRAZO PARA CONCLUSÃO DOS TRABALHOS POR MAIS 90 (NOVENTA) DIAS</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>MAURÍLIO MARTIELHO, Clovis Cordeiro, Fabio Polonia</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEMBROS DA &amp;#8220;CPI DO PREGÃO Nº. 064/2011&amp;#8221;, REQUERENDO PRORROGAÇÃO DE PRAZO PARA CONCLUSÃO DOS TRABALHOS POR MAIS 90 (NOVENTA) DIAS</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AOS ÍNDICES APLICADOS NO AUMENTO DA TAXA DE ÁGUA E ESGOTO NOS ÚLTIMOS OITO ANOS</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AO PATRIMÔNIO MUNICIPAL, ENCAMINHANDO RELAÇÃO ATUALIZADA DE TODOS OS BENS MUNICIPAIS, DENTRE OUTRAS INFORMAÇÕES</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS DE DOCUMENTOS REFERENTES AO RELATÓRIO DE AUDITORIA REALIZADO DE JANEIRO A JULHO DE 2011 PELO SISTEMA DE CONTROLADORIA INTERNA</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS RELATIVAS AO FUNCIONAMENTO DO BANCO DA TERRA EM JATAIZINHO</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AS FUNÇÕES DO CARGO EM COMISSÃO DE SECRETÁRIO DE GOVERNO</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO A MUDANÇA NO HORÁRIO DA REEALIZAÇÃO DO DESFILE DE 7 DE SETEMBRO, BEM COMO CÓPIAS DE DOCUMENTOS REFERENTES AO PREGÃO PRESENCIAL Nº. 013/2012, DENTRE OUTROS</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO A UM ACIDENTE OCORRIDO COM O VEÍCULO VECTRA VERDE DE PROPRIEDADE DO MUNICÍPIO DE JATAIZINHO</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO DIVERSAS INFORMAÇÕES E PROCEDIMENTOS SOBRE A ÁREA DE TERRAS DOADA PELO MUNICÍPIO AO JATAI FUTEBOL E REGATAS COM APLICAÇÃO DE RECURSOS PÚBLICOS PARA AUXILIO NA CONSTRUÇÃO DE SEU CAMPO DE ESPORTES</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO OS EMPENHOS EMITIDOS PELO MUNICÍPIO NOS MESES DE JANEIRO E FEVEREIRO DE 2013, EM MEIO DIGITAL</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO NA MODALIDADE PREGÃO SOB O Nº. 036, CONTRATAÇÃO DE EMPRESA PARA CONFECÇÃO DO PPA 2014/2017 E ORÇAMENTO 2014, NO VALOR DE R$ 24.000,00</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/429/429_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES SE HÁ PREVISÃO QUANTO A REVISÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, BEM COMO CONCESSÃO DE CESTAS BÁSICAS</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS REFERENTES AS LINHAS DE TELEFONE FIXO E MÓVEL DAS EMPRESAS OI E TIM, DOS SERVIÇOS PRESTADOS AO MUNICÍPIO DE JATAIZINHO</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DE NOTAS FISCAIS REFERENTES A PRESTAÇÃO DE SERVIÇOS DA EMPRESA SUPREMA ASSESSORIA EM CONTABILIDADE S/S LTDA DE JANEIRO A AGOSTO DE 2013, BEM COMO CÓPIA DO PROCESSO LICITATÓRIO</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DAS NOTAS FISCAIS REFERENTES AO PAGAMENTO DE ALUGUEL DE UMA MÁQUINA FOTOCOPIADORA MARCA BROTHER LOTADA NO DEPARTAMENTO MUNICIPAL DE EDUCAÇÃO E CULTURA, DENTRE OUTROS INFORMAÇÕES</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E DOCUMENTOS QUANTO AOS ESTAGIÁRIO MANTIDOS PELO MUNICÍPIO DE JATAIZINHO ATRAVÉS DE CONTRATO COM O CEINEE</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DA(S) NOTA(S) FISCAL(IS) REFERENTES A PRESTAÇÃO DE SERVIÇOS DA EMPRESA EBN CAMBÉ SERVIÇOS DE ARBITRAGEM E ESPORTES S/S LTDA, REFERENTE AO EMPENHO 1244, DE 28/02/2013, NO VALOR DE R$ 7.975,00, ENTRE OUTROS DOCUMENTOS</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIA DA NOTA FISCAL REFERENTE A AQUISIÇÃO DE UM BEBEDOURO PARA A RODOVIÁRIA MUNICIPAL, CONFORME O DISPOSTO NO EMPENHO Nº. 789, DE 14/02/2012, NO VALOR DE R$ 1.765,00, EM NOME DA EMPRESA J RIBEIRO COMÉRCIO ATACADISTA LTDA &amp;#8211; ME, ONDE CONSTA A ASSINATURA DO SR. CÍCERO AP GUIMARÃES, ATUAL VEREADOR E, À ÉPOCA, SECRETÁRIO GERAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS REFERENTES A EMPENHOS DE PAGAMENTO DE LOCAÇÃO DE IMÓVEIS</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS REFERENTES AO EMPENHO Nº. 213, DE 20/01/2011, NO VALOR DE R$ 1.349,00, REFERENTE A PRESTAÇÃO DE SERVIÇOS DE PINTURA REALIZADOS PELO SR. DILERMANDO SILANI</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS REFERENTES A EMPENHOS QUANTO A AQUISIÇÃO DE TACÓGRAFOS NO EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS REFERENTES A EMPENHOS QUANTO A AQUISIÇÃO DE BATERIAS NO EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS REFERENTES A EMPENHOS QUANTO A AQUISIÇÃO DE CADEADOS NO EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/454/454_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES RELATIVAS AOS MOTIVOS DA PARALISAÇÃO DA REFORMA DA UNIDADE DE SAÚDE DO CONJ. HAB. JESUÍNO L SALINET</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/470/470_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO A IMPLANTAÇÃO DE UMA NOVA GUARDA MUNICIPAL, BEM COMO SE HÁ PREVISÃO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3978,68 +3978,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/470/470_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2013/470/470_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H348"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>