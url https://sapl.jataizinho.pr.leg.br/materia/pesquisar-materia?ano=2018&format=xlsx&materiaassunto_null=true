--- v0 (2025-12-18)
+++ v1 (2026-04-04)
@@ -54,1416 +54,1416 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLAUDINEI CABRAL</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 013/2018</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DE ARTIGOS DO PROJETO DE LEI Nº 019/2018</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>GORDO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE FAIXAS ELEVADAS NA AVENIDA ANTONIO BRANDÃO DE OLIVEIRA, DEFRONTE A HOSPITAL SÃO CAMILO</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>ANTONIO BRANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A IMEDIATA FISCALIZAÇÃO E APLICAÇÃO DA LEI MUNICIPAL QUE TRATA DO RECOLHIMENTOS DE VEÍCULOS ABANDONADOS EM JATAIZINHO</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CONSTRUÇÃO DE FAIXA ELEVADA NA RUA MINAS GERAIS, DEFRONTE A ESCOLA MUNICIPAL VICENTE RODRIGUES MONTEIRO, NA VILA FREDERICO LUCAREWISKI</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ANTONIO REIS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A INSTALAÇÃO DE UM GUARD RAIL OU PILARES DE SEGURANÇA NA PONTE DA COLÔNIA PRETA, ZONA RURAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A ROÇAGEM E LIMPEZA DO TERRENO LOCALIZADO NA AVENIDA BENJAMIM GIAVARINA, 336</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A REFORMA DO BANHEIRO LOCALIZADO NA PRAÇA FREI TIMÓTEO</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A ROÇAGEM DO TERRENO LOCALIZADO ENTRE AS RUAS AYRTON SENNA DA SILVA E RUA DE CIMA, CONJUNTOS HABITACIONAIS MILTON FÉLIX PESSOA E VILA PAVÃO</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A IMPLANTAÇÃO DE MUDANÇAS NO SISTEMA DE CONSIGNAÇÃO EM PAGAMENTO CONFORME MODELO ADOTADO PELO MUNICÍPIO DE CURITIBA</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROMOÇÃO DE MELHORIAS NAS LEIS QUE DISCIPLINAM A ORGANIZAÇÃO ADMINISTRATIVA DE SEUS CARGOS, BEM COMO NO ESTATUTO DOS SERVIDORES PÚBLICOS</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A CRIAÇÃO DE UM PONTO DE FRETE NA RUA BARÃO DE ANTONINA COM A AVENIDA PRES. CAETANO MUNHOZ DA ROCHA</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO DEPUTADO ESTADUAL LUIZ CLAUDIO ROMANELLI QUANTO A PROVIDÊNCIAS NO SENTIDO PROMOVER ALTERAÇÃO NA LEI ESTADUAL PARA AUMENTAR O NÚMERO DE VAGAS NOS TRANSPORTES COLETIVOS PARA IDOSOS, MULHERES GRÁVIDAS E DEFICIENTES</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ALEX FARIA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A POSSIBILIDADE DE NÃO REALIZAR A FESTA JUNINA ESTE ANO OU REDUZI-LA COM O INTUITO DE ECONOMIZAR PARA FUTURAS OBRAS</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A LIMPEZA E DESASSOREAMENTO DO CURSO D&amp;#180;ÁGUA LOCALIZADO NA AVENIDA ORLANDO SALLES STRIQUER, PRÓXIMO AO CONJUNTO MANOEL NOWISKI</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>IGOR SABARA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PODA DE ÁRVORES NA AVENIDA ORLANDO SALLES STRIQUER, BEM COMO A AMPLIAÇÃO DO EXTENSOR DOS POSTES</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A RECUPERAÇÃO DA MALHA ASFÁLTICA DAS RUAS DO CONJUNTO MILTON FÉLIX PESSOA</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A RECUPERAÇÃO E CONSERVAÇÃO DAS RUAS DO BALNEÁRIO TIBAGI</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROVIDÊNCIA PARA SE CRIAR UM PLANO DE MARKETING URBANO, VISANDO A ATRAÇÃO DE RENDA</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A PROVIDÊNCIA NO ÂMBITO DA ESTRUTURAÇÃO TURÍSTICA DE JATAIZINHO, VISANDO A ATRAÇÃO DE RENDA</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A VIABILIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NO PERÍODO NOTURNO AO MENOS UMA VEZ POR MÊS</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO AO FORNECIMENTO DE VESTIMENTAS E MATERIAIS AOS SERVIDORES LOTADOS NO BARRACÃO</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ADIR LEITE</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A REALIZAÇÃO DE RECAPEAMENTO ASFÁLTICO DAS RUAS DA VILA FREDERICO LUCAREWISKI</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A REFORMA DA CAPELA E OUTROS, BEM COMO DA DISPONIBILIZAÇÃO DE MELHORES SERVIÇOS AOS USUÁRIOS</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, QUANTO A MELHORIAS NA SINALIZAÇÃO URBANA</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A ISENÇÃO DO IPTU E TARIFA DE ÁGUA AOS MUNÍCIPES AFETADOS PELOS ALAGAMENTOS PROVENIENTES DAS CHUVAS OCORRIDAS NO DIA 03/10/18, MEDIANTE LEI</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL QUANTO A REFORMA DA CALÇADA EM FRENTE À SEDE DA PREFEITURA MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/indicacao_026-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/indicacao_026-2018.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a utilização das câmeras de monitoramento em conjunto com a polícia militar para prevenir crimes</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1345/indicacao_027-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1345/indicacao_027-2018.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a execução de serviços de pavimentação asfáltica em trechos das ruas Aristides Bittencourt, Cedir Francisco dos Santos, Edson Gonçalves Palalho e Pedro Jeremias Marques</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1346/indicacao_028-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1346/indicacao_028-2018.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a execução dos serviços de manutenção da iluminação pública por parte do departamento municipal competente, considerando a ineficiência da empresa contratada</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1347/indicacao_029-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1347/indicacao_029-2018.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a pintura de faixa de sinalização de pedestres na Avenida São Paulo, defronte a Escola Municipal Prof. Vicente R Monteiro</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_030-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_030-2018.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de uma faixa elevada na Rua Sebastião Lucio Ferreira, defronte a caixa d´água do SAAE</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_031-2018_XGjVE4D.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_031-2018_XGjVE4D.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de uma rotatória no encruzo entre a Avenida Antonio Brandão de Oliveira e a Rua ParanÁ</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>CLAUDINEI CABRAL, ALEX FARIA, ANTONIO BRANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVO DA LEI ORGÂNICA MUNICIPAL DE JATAIZINHO, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO SUBSÍDIO DOS VEREADORES, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE JATAIZINHO, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS CARGOS EFETIVOS E COMISSIONADOS DO PODER LEGISLATIVO MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISA O VALOR DO AUXÍLIO-ALIMENTAÇÃO DOS SERVIDORES EFETIVOS DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>Dirceu Urbano Pereira</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE JATAIZINHO PARA O EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, APOSENTADOS E PENSIONISTAS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE JATAIZINHO, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>ANTONIO BRANDÃO, CLAUDINEI CABRAL, GORDO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO NO ÂMBITO DO MUNICÍPIO DE JATAIZINHO O USO DE CAÇAMBAS PARA DEPÓSITO DE ENTULHOS E DEMAIS MATERIAIS INSERVÍVEIS</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE JATAIZINHO PARA O EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE VALORIZAÇÃO E INCENTIVO A AGRICULTURA FAMILIAR DO MUNICÍPIO DE JATAIZINHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A FIXAÇÃO, EM LOCAL VISÍVEL, DE LISTA DE PLANTÃO MÉDICO NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE JATAIZINHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O "PROGRAMA DE WI-FI LIVRE JATAIZINHO" SINAL PÚBLICO DE INTERNET ATRAVÉS DO SISTEMA WI-FI EM PONTOS PÚBLICOS DO MUNICÍPIO DE JATAIZINHO</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>MAURÍLIO MARTIELHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CONSELHO COMUNITÁRIO DE SEGURANÇA DE JATAIZINHO &amp;#8211; CONSEG</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO NA LEI Nº 1062, DE 03 DE AGOSTO DE 2016, CRIANDO A OBRIGATORIEDADE DE BANHEIROS E BEBEDOUROS NAS AGÊNCIAS BANCÁRIAS</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>ALEX FARIA, CLAUDINEI CABRAL, GORDO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INSTALAÇÃO DE FAIXAS ELEVADAS DEFRONTE OS ESTABELECIMENTOS RELIGIOSOS/IGREJAS E ESTABELECIMENTOS DE ENSINO LOCALIZADOS NO MUNICÍPIO DE JATAIZINHO</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>ALEX FARIA, ANTONIO BRANDÃO, CLAUDINEI CABRAL</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ADICIONA INCISOS NO ARTIGO 12, NA LEI MUNICIPAL Nº 550, DE 26 DE DEZEMBRO DE 1997, QUE DISPÕE SOBRE NORMAS GERAIS SOBRE O SERVIÇO DE TRANSPORTE DE PASSAGEIROS</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>CLAUDINEI CABRAL, ALEX FARIA, GORDO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DISPONIBILIZAÇÃO PERMANENTE DE AMBULÂNCIA PARA PRIMEIROS SOCORROS NO ÂMBITO DO MUNICÍPIO DE JATAIZINHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DA CÂMARA MUNICIPAL DE JATAIZINHO, NO VALOR DE R$ 5.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO E ACRESCENTA O ITEM VI NO ART. 39 DA LEI Nº 985/2012 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O MUNICÍPIO DE JATAIZINHO PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL DE Nº 995/2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>ANTONIO BRANDÃO, ADIR LEITE, CLAUDINEI CABRAL, JORGE PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA INTERRUPÇÃO DO FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA POR INADIMPLEMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>CLAUDINEI CABRAL, ADIR LEITE, ANTONIO BRANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A DIVULGAÇÃO DA RELAÇÃO DOS MEDICAMENTOS DISPONÍVEIS NA REDE PÚBLICA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR PROGRAMA DE ADOÇÃO DE LOGRADOUROS PÚBLICOS E PONTOS DE ÔNIBUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER, ATRAVÉS DE DAÇÃO EM PAGAMENTO, BENS IMÓVEIS DE TOCANTINS ENGENHARIA LTDA E ATUAL EMPREENDIMENTOS LTDA - EPP</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGE O VALOR DO AUXÍLIO-TRANSPORTE DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>ALEX FARIA, ANTONIO BRANDÃO, MAURÍLIO MARTIELHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO PRÉDIO SEDE DA PREFEITURA MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO PERÍMETRO URBANO DO MUNICÍPIO DE JATAIZINHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE REGULARIZAÇÃO FISCAL (REFIS) DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE JATAIZINHO (SAAE) PARA O EXERCÍCIO FISCAL DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>ANTONIO BRANDÃO, ALEX FARIA, MAURÍLIO MARTIELHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE CONTROLE POPULACIONAL DE CÃES E GATOS ATRAVÉS DO CASTRA MÓVEL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE ÁREAS DE ESTACIONAMENTO DE CURTA DURAÇÃO NAS VIAS DO MUNICÍPIO DE JATAIZINHO</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE ACORDOS DIRETOS COM CREDORES DE DÍVIDAS JUDICIAIS DO MUNICÍPIO DE JATAIZINHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JATAIZINHO PARA O EXERCÍCIO FINANCEIRO DE 2019</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/pl033-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/pl033-2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Inciso VI, no Artigo 290, altera alíquota do Item 22, da Tabela II e os valores constantes na Tabela X, no que concerne à Taxa de Coleta de Lixo, do Anexo I, da Lei Municipal nº 748/2006 e dá outras providências</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1341/pl034-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1341/pl034-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS, relativo aos débitos tributários com a Fazenda Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1342/projeto_035-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1342/projeto_035-2018.pdf</t>
   </si>
   <si>
     <t>Determina sentido único na Rua Antonio Gomes de Faria</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1350/pl036-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1350/pl036-2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta dotação orçamentária à despesa do Poder Legislativo Municipal prevista na LOA para o exercício de 2019</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO NA RESOLUÇÃO Nº04, DE 14 DE ABRIL DE 1988, A QUAL DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAIZINHO, CRIANDO A COMISSÃO DOS DIREITOS E BEM ESTAR ANIMAL - CDBEA</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 81, DA RESOLUÇÃO Nº. 004/1998, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA E ACRESCENTA DISPOSITIVOS DA RESOLUÇÃO Nº 004/1998, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAIZINHO, CRIANDO O PROGRAMA </t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REVOGA DISPOSITIVOS DA RESOLUÇÃO Nº 004/1998, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAIZINHO, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O §5º DO ART. 75 DA RESOLUÇÃO Nº 004/1998, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAIZINHO, ESTADO DO PARANÁ. </t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>ANTONIO BRANDÃO, ADIR LEITE, ALEX FARIA, CLAUDINEI CABRAL, MAURÍLIO MARTIELHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 81., DA RESOLUÇÃO Nº. 004/1998, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAIZINHO, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA RESOLUÇÃO Nº 003, DE 14 DE DEZEMBRO DE 2012, QUE DISPÕE SOBRE O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL DE JATAIZIHO</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE DISPOSITIVO NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DA CÂMARA MUNICIPAL DE JATAIZINHO, NO VALOR DE R$ 15.000,00 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGE OS VALORES CONSTANTES DA TABELA DO ART. 2º, DA RESOLUÇÃO Nº 003, DE 25 DE MARÇO DE 2014, QUE REGULAMENTA A CONCESSÃO DE DIÁRIAS NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1344/projeto_de_resolucao_011-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1344/projeto_de_resolucao_011-2018.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 18.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1352/projeto_de_resolucao_012-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1352/projeto_de_resolucao_012-2018.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 6.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS REFERENTES AO PARCELAMENTO DE DÉBITOS JUNTO AO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS SOLICITANDO INFORMAÇÕES E CÓPIAS REFERENTES AO PARCELAMENTO DE DÉBITOS FIRMADO COM O MUNICÍPIO DE JATAIZINHO</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DO PAGAMENTO DO 1/3 DE FÉRIAS CONSTITUCIONAIS AOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL E À PEDREIRA ICA, SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DO SERVIÇO PRESTADO A PARTICULAR UTILIZANDO-SE DO VEÍCULO CAMINHÃO, DE PROPRIEDADE DO MUNICÍPIO, PLACA AYK-2902</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO CÓPIA DOS RELATÓRIOS DAS DIÁRIAS UTILIZADAS DURANTE 2017, BEM COMO CÓPIA DOS RESPECTIVOS COMPROVANTES DE DESPESAS</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO DIRETOR DO DEPARTAMENTO MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DAS FUNÇÕES DOS SERVIDORES EDISON DA SILVEIRA E REGINALDO DE OLIVEIRA NO DEPARTAMENTO DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO INSTITUTO DE PREVIDÊNCIA DE JATAIZINHO SOLICITANDO INFORMAÇÕES DA ADIMPLÊNCIA DO MUNICÍPIO PARA COM O INSTITUTO, BEM COMO CÓPIA DO CONTRATO DE PARCELAMENTO</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO A INSTALAÇÃO DA EMPRESA BATISTA E SILVA ARTEFATOS DE CONCRETO LTDA EM IMÓVEL SOB CONCESSÃO DE DIREITO REAL DE USO</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES A RESPEITO DO CENTRO OCUPACIONAL DA CRIANÇA E DO ADOLESCENTE &amp;#8211; COCA</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL E AO CONTROLE INTERNO SOLICITANDO PARECER QUANTO A CONTRATAÇÃO TEMPORÁRIA VIA TESTE SELETIVO E A CONTRATAÇÃO DE SERVIDORES EM CARGOS EM COMISSÃO</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DA CASA ABRIGO</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DAS DIÁRIAS CONCEDIDAS AO DIRETOR DO DEPARTAMENTO DE FAZENDA</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO CONTROLADOR INTERNO E AO CONTADOR DO MUNICÍPIO DE JATAIZINHO, SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DA EVOLUÇÃO DO ÍNDICE DE DESPESA COM PESSOAL</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO CONTADOR DO MUNICÍPIO DE JATAIZINHO SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DO PROJETO DE LEI Nº. 008/2018, QUANTO AO PAGAMENTO DE LICENÇA PRÊMIO EM PECÚNIA, A CONTRAÇÃO DE SERVIDORES EM CARGOS EM COMISSÃO E A CONTRATAÇÃO PRETENDIDA PELO TESTE SELETIVO Nº. 001/2018, SE INCIDEM NO ÍNDICE DE DESPESA COM PESSOAL</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO CÓPIAS REFERENTES A CONTRATAÇÃO DO INSTITUTO VENTURI PARA ESTUDOS AMBIENTAIS, QUANTO A CONFECÇÃO DO PLANO DE GERENCIAMENTO DE RESÍDUOS SÓLIDOS</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DA PAVIMENTAÇÃO ASFÁLTICA DE RUAS DO JARDIM MARIA JÚLIA</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DO MOTIVO DE O SERVIDOR MUNICIPAL CONTADOR ESTAR NA SEDE DA APAE POR UM DIA TODO</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO A RECURSOS DO FIA PARA CEDECA NA ORDEM DE R$ 70.000,00 NÃO RECEBIDOS PELA ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A CONVOCAÇÃO DO PRESIDENTE DA APAE PARA DAR EXPLICAÇÕES QUANTO AOS RECURSOS RECEBIDOS DA ADMINISTRAÇÃO MUNICIPAL DE JATAIZINHO</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO A PRESTAÇÃO DE SERVIÇOS COM VEÍCULOS MUNICIPAIS EM GRANJA PARTICULAR LOCALIZADA NO SÃO JOÃO</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AOS SERVIDORES EFETIVOS OCUPANTES DO CARGO DE AGENTE DE SERVIÇOS DE LIMPEZA E ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AO CONCURSO E NOMEAÇÕES E EXONERAÇÕES DE SERVIDORES NO CARGO DE AGENTE MOTORISTA</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO A TENTATIVA DE VENDA DE UM IMÓVEL PÚBLICO POR TERCEIRO LOCALIZADO NO CONJUNTO HABITACIONAL MILTON FÉLIX PESSOA</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DAS TRANSFERÊNCIAS VOLUNTÁRIAS EFETUADAS EM FAVOR DA APAE DE JATAIZINHO</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DA AQUISIÇÃO DE MEDICAMENTOS</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO DEPARTAMENTO MUNICIPAL DE SAÚDE SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DO CONTROLE DE ENTRADA E SAÍDA DE MEDICAMENTOS</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A CRIAÇÃO DE UMA CPI PARA APURAR POSSÍVEIS IRREGULARIDADES NA AQUISIÇÃO DE PEÇAS E SERVIÇOS PARA MANUTENÇÃO DO VEÍCULO MUNICIPAL VECTRA, PLACA AUM-3303</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DO SISTEMA DE ILUMINAÇÃO PÚBLICA E SUA MANUTENÇÃO</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DA LOCAÇÃO DE IMÓVEIS</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DO ATUAL ESTADO DO PRÉDIO PÚBLICO ONDE FUNCIONAVA A &amp;#8220;VACA MECÂNICA&amp;#8221;</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DO ATUAL ESTADO DO &amp;#8220;BARRACÃO DO EMPREGO&amp;#8221;</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO A REALIZAÇÃO DA FESTA JUNINA NESTE ANO</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1301/1301_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DA FICHA FINANCEIRA E DIÁRIAS CONCEDIDAS AO SERVIDOR MUNICIPAL CÍCERO APARECIDO GUIMARÃES, AGENTE MOTORISTA</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AO PAGAMENTO DE LICENÇAS PRÊMIO A SERVIDORES APOSENTADOS</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A CRIAÇÃO DE UMA COMISSÃO ESPECIAL PARA ACOMPANHAR E FISCALIZAR A REALIZAÇÃO DA FESTA JUNINA DE 2018</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>GORDO, ADIR LEITE, ALEX FARIA, ANTONIO BRANDÃO, CLAUDINEI CABRAL, LAÉRCIO QUITÉRIO, MAURÍLIO MARTIELHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A CRIAÇÃO DE UMA COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI PARA APURAR POSSÍVEIS IRREGULARIDADES NA REALIZAÇÃO DA FESTA JUNINA DE 2017</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO OS REGISTROS DE PRESENÇA AO TRABALHO DO SERVIDOR MUNICIPAL CÍCERO APARECIDO GUIMARÃES, AGENTE MOTORISTA, DE JANEIRO DE 2014 ATÉ A PRESENTE DATA</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES A RESPEITO DA NECESSIDADE DO PAGAMENTO DE HORAS EXTRAS E INSALUBRIDADE AO SERVIDOR MUNICIPAL CÍCERO APARECIDO GUIMARÃES, AGENTE MOTORISTA</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A PRORROGAÇÃO DE PRAZO POR MAIS 60 (SESSENTA) DIAS PARA CONCLUSÃO DOS TRABALHOS DA CPI DO VECTRA</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO CONSELHO MUNICIPAL DE SAÚDE SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DAS PRESTAÇÕES DE CONTAS DO HOSPITAL SÃO CAMILO</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO O ENVIO DE OFÍCIO AO INSTITUTO MUNICIPAL DE PREVIDÊNCIA SOLICITANDO INFORMAÇÕES E CÓPIAS A RESPEITO DAS MEDIDAS EFETIVADAS PARA A AMPLIAÇÃO DO APORTE DE 14% PARA 18%, BEM COMO QUANTO AS PRESTAÇÕES DE CONTAS DO FUNDO</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO CÓPIAS DOS PROCESSOS LICITATÓRIOS VENCIDOS PELA EMPRESA TAYNARA ELLES ROMERO BATISTELA &amp;#8211; COMERCIO DE ALIMENTOS E MATERIAL DE LIMPEZA E OUTROS DOCUMENTOS</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>REQIE</t>
   </si>
   <si>
     <t>Requerimento Interno/Externo</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICANDO SOBRE LICENÇA AUTOMÁTICA PARA ASSUMIR O CARGO DE SECRETÁRIO DE GOVERNO JUNTO AO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO CÓPIA DA ATA DA 22ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 17ª LEGISLATURA</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1343/requerimento_int-ext_004-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1343/requerimento_int-ext_004-2018.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO LICENÇA MÉDICA DE 30 DIAS, NOS TERMOS DO INCISO I, DO ART. 77, DO REGIMENTO INTERNO</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1351/requerimento_int-ext_005-2018.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1351/requerimento_int-ext_005-2018.pdf</t>
   </si>
   <si>
     <t>Requerendo a suspensão da licença médica por moléstia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1770,67 +1770,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/indicacao_026-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1345/indicacao_027-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1346/indicacao_028-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1347/indicacao_029-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_030-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_031-2018_XGjVE4D.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/pl033-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1341/pl034-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1342/projeto_035-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1350/pl036-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1344/projeto_de_resolucao_011-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1352/projeto_de_resolucao_012-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1343/requerimento_int-ext_004-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1351/requerimento_int-ext_005-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1339/indicacao_026-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1345/indicacao_027-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1346/indicacao_028-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1347/indicacao_029-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_030-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_031-2018_XGjVE4D.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1340/pl033-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1341/pl034-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1342/projeto_035-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1350/pl036-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1344/projeto_de_resolucao_011-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1352/projeto_de_resolucao_012-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/./sapl/public/materialegislativa/2018/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1343/requerimento_int-ext_004-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2018/1351/requerimento_int-ext_005-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="104" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>