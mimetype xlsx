--- v0 (2025-12-18)
+++ v1 (2026-04-08)
@@ -54,2341 +54,2341 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1556/emenda_no._001-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1556/emenda_no._001-2021.pdf</t>
   </si>
   <si>
     <t>Emenda de Redação ao Projeto de Lei no. 005/2021</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1575/emenda_002-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1575/emenda_002-2021.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 2º, do Projeto de Lei nº. 009/2021, que revoga a Lei Municipal nº. 1183, de 24 de março de 2021</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1719/emenda_003-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1719/emenda_003-2021.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Art. 9º. do Projeto de Lei nº. 022/2021</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VANIA DOS SANTOS, ANTONIO BRANDÃO, BRUNO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1726/emenda_004-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1726/emenda_004-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Tabela de Índices Urbanístico constante do Anexo III do Projeto de Lei nº. 042/2021, que dispõe sobre o zoneamento do uso e ocupação do solo urbano do Município de Jataizinho;</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VANIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1518/indicacao_001-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1518/indicacao_001-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção do passeio (calçada) defronte aos prédios públicos de Jataizinho</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1519/indicacao_002-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1519/indicacao_002-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na construção de uma cobertura na área de acesso do prédio onde  se localiza o posto de atendimento do DETRAN</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>ANTONIO REIS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1520/indicacao_003-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1520/indicacao_003-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao DER quanto a manutenção da PR-443 que liga Jataizinho a Rancho Alegre</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_004-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_004-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício a COPEL quanto a manutenção da rede de distribuição de energia elétrica em Jataizinho</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>SÔNIA DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_005-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_005-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na poda de árvores e iluminação pública na Rua Joaquim Francisco Lopes</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1523/indicacao_006-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1523/indicacao_006-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a melhorias na estrada rural da Roseira</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_007-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_007-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a sinalização da Avenida Barão de Antonina</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1525/indicacao_008-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1525/indicacao_008-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a afixação de sinalização na esquina da Rua João Silva com Barão de Antonina</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_009-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_009-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a recuperação da pavimentação asfáltica na cabeceira da ponte sobre o ribeirão Jataizinho, na Rua Paraná</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>LUCIANO TAROSSO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1527/indicacao_010-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1527/indicacao_010-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da iluminação pública no prolongamento da Avenida Pres. Getúlio Vargas, da ponte até a PR-443</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1528/indicacao_011-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1528/indicacao_011-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a capina no local onde funciona a Associação de reciclagem de lixo</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>BRUNO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1529/indicacao_012-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1529/indicacao_012-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de um redutor de velocidade (quebra-molas) na Rua Tibagi, defronte ao Estádio Municipal e a Igreja</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1530/indicacao_013-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1530/indicacao_013-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a iluminação pública na passagem debaixo do viaduto da BR-369</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1534/indicacao_014-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1534/indicacao_014-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências quanto aos moradores de rua em Jataizinho</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_015-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_015-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal para que se determine ao setor competente que promova a devida manutenção das estradas rurais do Município ou que remova os paralelepípedos e promova o moledo das mesmas, a fim de evitar problemas no escoamento da produção agrícola de Jataizinho.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1538/indicacao_016-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1538/indicacao_016-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção das estradas rurais</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_017-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_017-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a recuperação e manutenção das pontes localizadas no São João e entre o São João e o Tigrinho</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_018-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_018-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando seja enviado ofício ao Executivo Municipal para que seja determinado ao setor competente a instalação de três lixeiras ao longo da via.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ANTONIO REIS, LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_019-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_019-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a prioridade no plano de vacinação da COVID-19 para os profissionais que colaboram na limpeza urbana e na coleta de lixo.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>BRUNO BARBOSA, REGI DA SILVA, VANIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1550/indicacao_020-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1550/indicacao_020-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a revisão dos vencimentos dos cargos e carreiras dos quadros municipais.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1551/indicacao_021-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1551/indicacao_021-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto à sinalização das vias públicas e a poda das árvores que dificultam a visualização das placas.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1564/indicacao_022-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1564/indicacao_022-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto à execução de reforma nos pontos de ônibus.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_023-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_023-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO SETOR COMPETENTE PROMOVER A SINALIZAÇÃO DA ESQUINA DA RUA BARÃO DE ANTONINA COM A RUA JOAQUIM FRANCISCO LOPES</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_024-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_024-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO SETOR COMPETENTE A VIABILIDADE DA CONSTRUÇÃO DO PROLONGAMENTO DA RUA ADAUGO G. OLIVEIRA ATÉ A RUA JURACI NUNES DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_025-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_025-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto ao retorno da farmácia junto a Unidade Central de Saúde</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1570/indicacao_026-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1570/indicacao_026-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal para que cumpra fielmente a Lei Municipal nº. 1118, de 28 de junho de 2018, que institui a disponibilização permanente de ambulância para primeiros socorros no âmbito do Município de Jataizinho e dá outras providências</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1571/indicacao_027-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1571/indicacao_027-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a viabilidade do pagamento de insalubridade aos servidores lotados no cargo de zelador</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_028-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_028-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a viabilidade da implantação do pagamento do auxílio-transporte aos servidores do Executivo</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1576/indicacao_029-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1576/indicacao_029-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a limpeza das ruas do Jardim Zezé Quirino</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1578/indicacao_030-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1578/indicacao_030-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a vistoria e execução de serviços de manutenção da Ponte da Seção São João e da Ponte da Seção Água das Flores.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1582/indicacao_031-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1582/indicacao_031-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção urgente da máquina motoniveladora</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_032-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_032-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção urgente da ponte existente na Seção Couro do Boi</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1579/indicacao_033-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1579/indicacao_033-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto ao cumprimento da Lei Municipal n. 1.109/18 e da Lei Municipal n. 1.119/18.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1587/indicacao_034-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1587/indicacao_034-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO MANUTENÇÃO URGENTE DAS ESTRADAS DA REGIÃO DA ÁGUA DO TIGRINHO.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1588/indicacao_035-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1588/indicacao_035-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO MANUTENÇÃO URGENTE DO BANHEIRO DA PRAÇA.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1589/indicacao_036-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1589/indicacao_036-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal determinando ao setor competente promova a poda da grama do Estádio Desportivo Urbino José da Silva</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1595/indicacao_037-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1595/indicacao_037-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO SETOR COMPETENTE MUDANÇA NA LEGISLAÇÃO TRIBUTÁRIA, TORNANDO DEFINITIVO O ALVARÁ DE FUNCIONAMENTO DOS ESTABELECIMENTOS COMERCIAIS.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_038-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_038-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO DEPARTAMENTO DE SAÚDE A AMPLIAÇÃO DA CAMPANHA DE VACINAÇÃO CONTRA A INFLUENZA PARA TODOS OS SERVIDORES QUE LIDAM DIRETAMENTO COM OS ESTUDANTES.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_039-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_039-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AOS SETORES COMPETENTES A ELABORAÇÃO DE ESTUDO DE VIABILIDADE FINANCEIRA E ORÇAMENTÁRIA PARA A INSTALAÇÃO DE CICLOVIA DE SENTIDO DUPLO TENDO POR INÍCIO AS CERCANIAS DAS MARGENS DO RIO TIBAGI.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1600/indicacao_040-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1600/indicacao_040-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na manutenção do muro da sede do antigo prédio do Departamento de Ação Social, na Avenida Benjamim Giavarina</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1601/indicacao_041-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1601/indicacao_041-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de quebra-molas de frontes ao Hospital São Camilo, bem como na Avenida Orlando Salles Striquer, esquina com Rua Ferrúcio Manfriato</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1602/indicacao_042-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1602/indicacao_042-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção de um trecho em aclive na estrada rural da Água Branca, próximo ao pesque pague do "Chicão"</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1603/indicacao_043-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1603/indicacao_043-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a diversas manutenção na sinalização viária na intersecção das Ruas João Silva e Barão de Antonina</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1604/indicacao_044-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1604/indicacao_044-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de câmeras de vigilância no Cemitério Municipal</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1605/indicacao_045-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1605/indicacao_045-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de quebra-molas na estrada rural do Frei Timóteo a pedido dos moradores</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_046-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_046-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto manutenção dos mastros e hasteamento das bandeiras na rotatória da Avenida Antonio Brandão de Oliveira com Rua Paraná</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1607/indicacao_047-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1607/indicacao_047-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao SAAE quanto a manutenção dos bueiros existentes próximos à Câmara Municipal de Jataizinho</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1612/indicacao_048-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1612/indicacao_048-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da praça Telêmaco Borba para a prática de esportes</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>ANTONIO BRANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1613/indicacao_049-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1613/indicacao_049-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a possibilidade de se transformar a antiga Estação Ferroviária na Casa da Cultura</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>REGI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_050-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_050-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de um redutor de velocidades (quebra-molas) na Rua Juan Soares Veloso_x000D_
 uan</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_051-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_051-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a possibilidade da realização de treinamento dos motoristas de Jataizinho pelo SAMU na área de atendimento médico</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1616/indicacao_052-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1616/indicacao_052-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a possibilidade da instalação de uma faixa elevada defronte a Igreja Assembleia de Deus, na Avenida Orlando Salles Striquer</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1617/indicacao_053-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1617/indicacao_053-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a possibilidade da reativação do projeto "Zumba"</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1618/indicacao_054-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1618/indicacao_054-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a possibilidade da disponibilização de médico pediatra à população</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1619/indicacao_055-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1619/indicacao_055-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a possibilidade se de executar obras de galerias pluviais na pavimentação asfáltica das Ruas Celso da Silveira e Rio Grande do Sul</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_056-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_056-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício a ECONORTE quanto a possiblidade de tornar mão dupla a marginal direta da BR-369 que dá acesso à diversas chácaras e loteamentos</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_057-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_057-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto ao envio imediato do novo Plano Diretor para apreciação plenária</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1632/indicacao_058-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1632/indicacao_058-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de faixas elevadas na Rua Paraná defronte ao centro de fisioterapia</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1634/indicacao_059-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1634/indicacao_059-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de placas "NÃO JOGAR LIXO" em alguns pontos da cidade, bem como a disponibilização de caçamba para descarte</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1635/indicacao_060-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1635/indicacao_060-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a roçagem de propriedades que se encontram tomadas pela vegetação, bem como posterior cobrança pelos serviços, de forma urgente</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_061-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_061-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a retirada do portal de entrada da cidade de propriedade privada para propriedade pública</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_062-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_062-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de calçadas na pista de acesso a marginal da BR-369</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_063-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_063-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da iluminação de ruas do Jardim Maria Júlia</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_064-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_064-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da ponte da localidade rural da Água das Flores</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a possibilidade da construção de uma pista de skate no espaço público denominado popularmente de "campo do brejão"</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1647/indicacao_066-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1647/indicacao_066-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de um redutor de velocidades na Av. Antonio B Oliveira, defronte ao hospital São Camilo</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_067-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_067-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a revisão do Estatuto dos Servidores Públicos de Jataizinho, conforme sugestões</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_068-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_068-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a reforma urgente na ponte existente na Água do São João</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_069-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_069-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao SAAE quanto manutenção do abastecimento de água do conjunto habitacional Milton Félix Pessoa</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>VANIA DOS SANTOS, REGI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1654/indicacao_070-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1654/indicacao_070-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de faixas elevadas em diversos pontos da cidade, principalmente em frente às escolas</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1655/indicacao_071-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1655/indicacao_071-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a medidas para se reintegrar a posse pertencente ao Clube Jatai de Futebol e Regatas</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1657/indicacao_072-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1657/indicacao_072-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção de ponto de ônibus e do passeio público na Avenida Paraná</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1658/indicacao_073-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1658/indicacao_073-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a possibilidade de implantação de um sistema de controle de gastos de combustível através do uso de cartões</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1662/indicacao_074-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1662/indicacao_074-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto ao recape asfáltico da Rua Violeta Diana</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>GORDO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1663/indicacao_075-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1663/indicacao_075-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a criação de um aplicativo aos servidores públicos municipais para consultar horelites</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1670/indicacao_076-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1670/indicacao_076-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da iluminação pública da Rua Riyochi Hoshino, no conjunto Frei Jerônimo</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_077-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_077-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da sinalização do redutor de velocidade (quebra-molas) localizado na Rua Ozório Antunes de Faria</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_078-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_078-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de uma cobertura na área de vistoria de veículos do posto de atendimento do Detran em Jataizinho</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a implantação de uma sistema de energia fotovoltaica para o abastecimento dos prédios públicos</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1677/indicacao_080-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1677/indicacao_080-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção das sinalização viária defronte ao Cemitério Municipal e as capelas mortuárias da cidade</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1680/indicacao_081-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1680/indicacao_081-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto manutenção do parquinho na Praça Frei Timóteo, bem como a instalação de novos em outras praças da cidade</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1681/indicacao_082-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1681/indicacao_082-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da iluminação pública em diversos pontos da cidade</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1682/indicacao_083-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1682/indicacao_083-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a disponibilização de sacolas para a entrega de medicamentos na rede de saúde municipal</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1684/indicacao_084-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1684/indicacao_084-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao SAAE quanto a programação da coleta de recicláveis nos CMEIs ao menos duas vezes na semana</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1685/indicacao_085-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1685/indicacao_085-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a viabilidade de se requisitar à Delegacia da Policia Federal a doação de mercadorias apreendidas ao Município de Jataizinho</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_086-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_086-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências de notificação das empresas que prestam serviços de internet e telefone quanto a fios e cabos soltos nas calçadas</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_087-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_087-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da iluminação pública em diversos locais da cidade de Jataizinho</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1696/indicacao_088-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1696/indicacao_088-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a intervenção do Município junto a concessionária Econorte com o intuito de reabrirem um retorno na BR 369</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1697/indicacao_089-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1697/indicacao_089-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências no bloqueio ao tráfego de veículos na Rua Getúlio Vargas, entre as Avenidas Antonio Brandão de Oliveira e Benjamim Giavarina, em horários de celebração de cultos religiosos entre outros</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_090-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_090-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da sinalização de cargo e descarga na Avenida Carmela Dutra, esquina com Rua João Silva</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1691/indicacao_091-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1691/indicacao_091-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da iluminação pública na Avenida Presidente Getúlio Vargas</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1692/indicacao_092-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1692/indicacao_092-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção do muro onde funcionava o imóvel da antiga APMI</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1693/indicacao_093-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1693/indicacao_093-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção via operação de tapa buracos na Avenida Antonio Brandão de Oliveira</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1698/indicacao_094-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1698/indicacao_094-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências no sentido de promover cooperação entre a Administração Pública e a iniciativa privada na manutenção da cidade</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1699/indicacao_095-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1699/indicacao_095-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da quadra de areia e campo de futebol existentes na Praça Telêmaco Borba</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1702/indicacao_096-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1702/indicacao_096-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na manutenção da Rua Deusdeth Chinotti, no conjunto Stefany Germano</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1703/indicacao_097-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1703/indicacao_097-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de lixeiras em todos os pontos de ônibus</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1704/indicacao_098-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1704/indicacao_098-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção de um buraco na Rua Carmela Dutra, defronte ao “Empório do Pão”</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao_099-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao_099-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na construção de passeio público na Avenida Paraná, desde a Avenida Antonio Brandão de Oliveira até o conjunto Stefany Germano</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>BRUNO BARBOSA, LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1706/indicacao_100-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1706/indicacao_100-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na manutenção das estradas rurais da Água Branca, Tigrinho e Coqueiro</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1707/indicacao_101-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1707/indicacao_101-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a criação de itinerários em horários diferentes para o transporte escolar dos alunos da rede municipal e da rede estadual de ensino</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1712/indicacao_102-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1712/indicacao_102-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na nomeação de um fiscal de posturas, fiscal tributário e ambiental</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1713/indicacao_103-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1713/indicacao_103-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a elaboração de planejamento para doação de uniformes e kits escolares no início de 2022</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1716/indicacao_104-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1716/indicacao_104-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências quanto a disponibilização de capas contra chuva e EPIs a servidores expostos ao clima no desenvolvimento de seus trabalhos</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1721/indicacao_105-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1721/indicacao_105-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a aplicação de veneno contra escorpiões no Cemitério Municipal</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1722/indicacao_106-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1722/indicacao_106-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a ampliação do calçadão da Praça Frei Timóteo, bem como da construção de uma pista de caminhada</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1723/indicacao_107-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1723/indicacao_107-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a sinalização da Rua Antonio Gomes de Faria como de mão única</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1666/pdl_001-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1666/pdl_001-2021.pdf</t>
   </si>
   <si>
     <t>REPROVA AS CONTAS DO EXECUTIVO MUNICIPAL DE JATAIZINHO REFERENTES AO EXERCÍCIO FINANCEIRO DE 2016</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1667/pdl_002-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1667/pdl_002-2021.pdf</t>
   </si>
   <si>
     <t>REPROVA AS CONTAS DO EXECUTIVO MUNICIPAL DE JATAIZINHO REFERENTES AO EXERCÍCIO FINANCEIRO DE 2017</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1668/pdl_003-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1668/pdl_003-2021.pdf</t>
   </si>
   <si>
     <t>REPROVA AS CONTAS DO EXECUTIVO MUNICIPAL DE JATAIZINHO REFERENTES AO EXERCÍCIO FINANCEIRO DE 2019</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_001-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_001-2021.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 700,00 e dá outras providências</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>LAÉRCIO QUITÉRIO, ANTONIO REIS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_002-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_002-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia do direito dos proprietários de imóveis urbanos residenciais e não residenciais situados no Município de Jataizinho, em transferir a titularidade das tarifas de serviços emitidas pelo Serviço Autônomo de Água e Esgoto (SAAE) de Jataizinho, para o nome do locatário e dá outras providências</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1539/pl003-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1539/pl003-2021.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 10.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_de_lei_004-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_de_lei_004-2021.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 5.500,00 e dá outras providências</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>Wilson Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_005-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_005-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento de Débitos - PPD - relativo aos débitos tributários e não tributários com a Fazenda Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_006-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_006-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e Valorização dos Profissionais da Educação - Conselho do FUNDEB, nos termos da Lei Federal no. 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1557/pl007-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1557/pl007-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão geral anual dos vencimentos dos cargos efetivos e comissionados do Poder Legislativo Municipal de Jataizinho</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1558/pl008-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1558/pl008-2021.pdf</t>
   </si>
   <si>
     <t>Revisa o valor do auxílio-alimentação dos servidores efetivos do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1563/pl009-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1563/pl009-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1183, de 24 de março de 2021</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_lei_010-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_lei_010-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do SAAE - Serviço Autônomo de Água e Esgoto para o exercício de 2021.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>VANIA DOS SANTOS, BRUNO BARBOSA, LUCIANO TAROSSO, SÔNIA DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1574/pl011-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1574/pl011-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da transmissão simultânea e a disponibilidade das gravações das sessões públicas de licitações e dá outras providências</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1581/pl012-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1581/pl012-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O MUNICÍPIO DE JATAIZINHO PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1611/pl_013-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1611/pl_013-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia do direito dos proprietários de imóveis urbanos residenciais e não residenciais situados no Município de Jataizinho, de ter a  transferência da titularidade a titularidade das tarifas de serviços de saneamento  básico emitidas pelo Serviço Autônomo de Água e Esgoto (SAAE) de Jataizinho, ou prestadora competente, para o nome do locatário ou ocupante do imóvel, em atenção ao que dispõe a Lei Federal 11.445/2007 com as alterações pela Lei 14.026/2020 e da Lei Federal 13.460/2017, e dá outras providências</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1623/pl014-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1623/pl014-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder Revisão Geral Anual dos vencimentos e vantagens dos Servidores Públicos Municipais Ativos, Aposentados e Pensionistas da Administração Direta e Indireta do Município de Jataizinho, Estado do Paraná</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1624/pl015-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1624/pl015-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Contrato de Rateio de custeio das despesas de manutenção de 2021 junto ao Consórcio Intermunicipal da Bacia Capivara do Norte do Paraná - CIBACAP</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>VANIA DOS SANTOS, BRUNO BARBOSA, LUCIANO TAROSSO, REGI DA SILVA, SÔNIA DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1631/pl016-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1631/pl016-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a presença facultativa dos motoristas de táxi em seus pontos de estacionamentos, durante a pandemia do COVID-19, e dá outras providências</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>UINES SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1636/pl017-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1636/pl017-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal à cedência de caçambas a terceiros particulares</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1637/pl018-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1637/pl018-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções e estatuto/contrato do Consórcio Público Intermunicipal de Inovação e Desenvolvimento do Estado do Paraná - CINDEPAR, e dá outras providências</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1656/pl019-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1656/pl019-2021.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 1º. da Lei Municipal nº. 1197, de 05 de agosto de 2021, que autoriza o Executivo Municipal à cedência de caçambas a terceiros particulares</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1673/pl020-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1673/pl020-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Comitê Municipal do Transporte Escolar no Município de Jataizinho</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1678/pl021-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1678/pl021-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA 2022 - 2025 e dá outras providências</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1679/pl022-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1679/pl022-2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Jataizinho para o exercício financeiro de 2022</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1683/pl023-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1683/pl023-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº. 1191 de 28 de junho de 2021, que concedeu revisão geral anual dos vencimentos dos servidores públicos municipais ativos, aposentados e pensionistas da Administração Direta e Indireta do Município de Jataizinho, Estado do Paraná</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1700/pl024-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1700/pl024-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº. 1.187, de 20 de maio de 2021</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1708/pl025-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1708/pl025-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Jataizinho ao Sr. Milton Junio do Carmo</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1715/pl026-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1715/pl026-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica a alteração e consolidação do Contrato de Consórcio Público firmado entre os municípios integrantes do Consórcio Intermunicipal de Saúde do Médio Paranapanema - CISMEPAR</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1725/pl027-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1725/pl027-2021.pdf</t>
   </si>
   <si>
     <t>Atualiza a Lei Municipal 167. 748/2006 Código Tributário, na parte que trata do Imposto Sobre Serviços de Qualquer Natureza ISSQN conforme a Lei Complementar nº 175, de 23 de setembro de 2020</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1540/pr001-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1540/pr001-2021.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Resolução nº. 003/2012, que institui o Código de Ética e Decoro Parlamentar e define os ritos processuais de perda de mandato de competência da Câmara Municipal de Jataizinho</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 5.500,00 e dá outras providências</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1622/pr003-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1622/pr003-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 005, de 26 de novembro de 2019 (Regulamenta a Gestão Patrimonial do Poder Legislativo Municipal de Jataizinho) para conceder autonomia ao Presidente da Câmara quanto à fixação da data de corte da primeira avaliação dos bens da Câmara Municipal</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1665/pr004-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1665/pr004-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime de Adiantamento para despesas de pequeno valor no âmbito do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1701/pr005-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1701/pr005-2021.pdf</t>
   </si>
   <si>
     <t>Destitui o Vereador Uines Fernando dos Santos do cargo de Presidente da Mesa Executiva.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1714/pr006-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1714/pr006-2021.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 81, da Resolução nº. 004, de 14 de abril de 1998, que Dispõe sobre o novo Regimento Interno da Câmara Municipal de Jataizinho, adaptando o funcionamento e o processo legislativo à Lei Orgânica do Município de Jataizinho</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1720/pr007-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1720/pr007-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº. 003/2014, que regulamenta a concessão de diárias no âmbito do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1727/pr008-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1727/pr008-2021.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 4.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1531/requerimento_001-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1531/requerimento_001-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Departamento Municipal de Saúde solicitando prestação de contas dos recursos recebidos para o combate a pandemia de Covid</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1532/requerimento_002-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1532/requerimento_002-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Hospital São Camilo solicitando informações a respeito dos repasses financeiros e de equipamentos realizados pelo Município de Jataizinho, para o combate a Covid</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1533/requerimento_003-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1533/requerimento_003-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal quanto a data de entrega das quadras esportivas das Escolas Municipais Princesa Isabel e D. Pedro II</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1536/requerimento_004-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1536/requerimento_004-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício de convocação a Diretora do Departamento de Serviços de Saúde, para que esteja presente em sessão ordinária a fim de prestar esclarecimentos sobre assuntos do departamento</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Prefeito solicitando informações acerca da invasão de áreas nas cercanias da Rua Celso da Silveira</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1541/requerimento_006-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1541/requerimento_006-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito dos imóveis de propriedade do Município de Jataizinho</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1546/requerimento_007-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1546/requerimento_007-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações acerca do total de gastos com combustíveis da frota municipal.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1547/requerimento_008-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1547/requerimento_008-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo envio de ofício ao Executivo Municipal solicitando que seja feita a manutenção da Ponte da Seção Frei Timóteo.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1552/requerimento_009-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1552/requerimento_009-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando que o Instituto de Previdência dos Servidores Públicos do Município de Jataizinho dê informações do valor da dívida da Prefeitura junto ao instituto e fixe demonstrativo em todos os departamentos;</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1553/requerimento_010-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1553/requerimento_010-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito do transporte de alunos da rede municipal de ensino, dos procedimentos de higienização dos veículos e sobre o treinamento dos profissionais de limpeza;</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>VANIA DOS SANTOS, BRUNO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1554/requerimento_011-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1554/requerimento_011-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando que determine a Diretora do Departamento de Saúde informações se o Município participará do Consórcio de Vacinas COVID-19.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_012-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_012-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações sobre o serviço de iluminação na Rua Antônio Lopes Guimarães Filho.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1560/requerimento_013-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1560/requerimento_013-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações sobre o departamento responsável pela manutenção, conservação e limpeza do Cemitério Municipal.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1566/requerimento_014-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1566/requerimento_014-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES A RESPEITO DO MONTANTE FINANCEIRO GASTO PELO MUNICÍPIO DE JANEIRO A ABRIL DE 2019 E 2020</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1573/requerimento_015-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1573/requerimento_015-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal requerendo informações a respeito da existência ou não de projeto e o início da realização da pavimentação asfáltica de ruas do Jardim Maria Julia</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1577/requerimento_016-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1577/requerimento_016-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao SAAE requerendo informações a respeito de possível aumento nas taxas cobradas pela Autarquia</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1590/requerimento_017-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1590/requerimento_017-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES SOBRE ABERTURA DA VALA PARA DESPEJO DE LIXO ORGÂNICO NO ATERRO MUNICIPAL.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1591/requerimento_018-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1591/requerimento_018-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES SOBRE ENCAMINHAMENTO DO PLANO DE HABITAÇÃO LOCAL (PHL).</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1592/requerimento_019-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1592/requerimento_019-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando esclarecimentos detalhados sobre o recebimento e destinação da vacina para o combate ao Covid-19, bem como cópia do plano de ação</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1593/requerimento_020-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1593/requerimento_020-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO INFORMAÇÕES QUANTO AO SALDO DEVEDOR DO MUNICÍPIO PARA COM O INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1594/requerimento_021-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1594/requerimento_021-2021.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO DEPARTAMENTO DE AÇÃO SOCIAL INFORMAÇÕES QUANTO À FALTA DE ALIMENTOS QUE COMPÕEM A CESTA BÁSICA DISTRIBUÍDA.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1598/requerimento_022-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1598/requerimento_022-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a possibilidade de nomear servidor para promover a nomeação de servidor efetivo para realizar a fiscalização tributária e de posturas em Jataizinho</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>ANTONIO BRANDÃO, BRUNO BARBOSA, LAÉRCIO QUITÉRIO, LUCIANO TAROSSO, REGI DA SILVA, SÔNIA DA CRUZ, VANIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1599/requerimento_023-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1599/requerimento_023-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo a abertura de uma CPI para apurar possíveis irregularidades no pagamento de despesas utilizando-se os recursos financeiros destinados ao combate a pandemia de COVID-19 no exercício de 2020</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1608/requerimento_024-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1608/requerimento_024-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito da possível pavimentação asfáltica do trecho de estrada da Rua Roque Conduta até ao PR-445</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1609/requerimento_025-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1609/requerimento_025-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações se há planejamento para iluminação da Ponte sobre o Rio Tibagi ou algum acordo firmado com o Município de Ibiporã</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1610/requerimento_026-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1610/requerimento_026-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações e cópias dos gastos do Município em 2020 com peças e combustíveis, detalhando as informações, bem como encaminhando as notas fiscais</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1621/requerimento_027-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1621/requerimento_027-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto ao retorno das competições esportivas</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1626/requerimento_028-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1626/requerimento_028-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações se há ônibus destinado ao transporte de atletas</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1627/requerimento_029-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1627/requerimento_029-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito do possível fechamento do Destacamento de Polícia Militar em Jataizinho</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1628/requerimento_030-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1628/requerimento_030-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações se há previsão quanto a caracterização dos veículos de propriedade do Município de Jataizinho</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1629/requerimento_031-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1629/requerimento_031-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações se há previsão quanto a disponibilização de um número 0800 para o atendimento das ambulâncias</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1630/requerimento_032-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1630/requerimento_032-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações se há planejamento quanto a ampliação do Cemitério Municipal, bem como a terceirização de seus serviços</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1633/requerimento_033-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1633/requerimento_033-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito dos recolhimentos da taxas de prestação de serviços de horas máquina e caminhão à terceiros</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1642/requerimento_034-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1642/requerimento_034-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a demandas odontológicas no sistema municipal de saúde</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1643/requerimento_035-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1643/requerimento_035-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto aos gastos realizados com "lanches" em reuniões no CRAS nos anos de 2020 e 2021</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1644/requerimento_036-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1644/requerimento_036-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto ao encaminhamento de um levantamento epidemiológico detalhado de 2019 a 2021, bem como quando aos cuidados paliativos realizados pelo hospital São Camilo no mesmo período</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1645/requerimento_037-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1645/requerimento_037-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a projetos/convênios firmados pelo Município de Jataizinho na gestão passada</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1650/requerimento_038-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1650/requerimento_038-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito da data de retorno das atividades do Centro dos Idosos</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1652/requerimento_039-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1652/requerimento_039-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito do início da manutenção da Rua Rio Grande do Sul.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1653/requerimento_040-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1653/requerimento_040-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando informações a respeito da aquisição de peças e serviços para a manutenção de automóveis, caminhões, máquinas e tratores deste de janeiro de 2021</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>Requerendo o envio de Ofício ao Executivo Municipal solicitando informações quanto a possibilidade de se reconstruir uma lanchonete no centro da Praça Frei Timóteo</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1661/requerimento_042-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1661/requerimento_042-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando relatório detalhado da atual situação de todos os imóveis de propriedade do Município de Jataizinho</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1664/requerimento_043-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1664/requerimento_043-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações e cópias de notas fiscais emitidas pela empresa Esimo Eventos, Controle de Pragas Urbanas Paisagismo Jardinagem e Reflorestamento Ltda, de 2017 a 2020</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1671/requerimento_044-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1671/requerimento_044-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito da data provável da instalação de lâmpadas na Rua Antonio Lopes Guimarães Filho</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1672/requerimento_045-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1672/requerimento_045-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações se há planejamento quanto a instalação de placas com nomes de ruas na cidade</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1674/requerimento_046-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1674/requerimento_046-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito do planejamento quando ao descarte de resíduos sólidos acumulados em determinados pontos da cidade</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1686/requerimento_047-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1686/requerimento_047-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo a convocação do Diretor do Departamento Municipal de Agropecuária, Abastecimento e Meio Ambiente para prestar informações a respeito da elaboração do Plano Diretor e normas afins</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1687/requerimento_048-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1687/requerimento_048-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício a Diretora do Departamento Municipal de Saúde solicitando informações sobre quais médicos atendem na rede municipal e suas especialidades</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1694/requerimento_049-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1694/requerimento_049-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações e cópias quanto a serviços prestados pela empresa Esimo Eventos, Controle de Pragas Urbanas Paisagismo Jardinagem e Reflorestamento Ltda ao Município de Jataizinho</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1695/requerimento_050-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1695/requerimento_050-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações e cópias quanto ao veículo que se encontra na oficina do "Xandinho" devido a uma colisão, esclarecendo as providências tomadas quanto a apuração das responsabilidades do servidor que o conduzia</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1709/requerimento_051-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1709/requerimento_051-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao SAAE solicitando cópia das faturas de energia elétrica de janeiro/2021 até a presente data</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1710/requerimento_052-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1710/requerimento_052-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando cópia das faturas de energia elétrica de janeiro de 2021 até a presente data</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1711/requerimento_053-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1711/requerimento_053-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a concessão de diárias, bem como a iniciativa na mudança da legislação em vigor revogando diárias ao Prefeito, Vice-Prefeito e servidores comissionados</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1717/requerimento_054-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1717/requerimento_054-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao SAAE solicitando informações se a Lei Municipal nº 1195 está sendo cumprida</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1718/requerimento_055-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1718/requerimento_055-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito das campanhas educacionais realizadas pelo Município na área da saúde</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1724/requerimento_056-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1724/requerimento_056-2021.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de votos de aplauso a: 1º Tenente GLAUCO ANDRADE DE OLIVEIRA; Soldado ALEXSSANDRO CLEVERTON SOARES; e Soldado LEONARDO REIS SILVA SANTIAGO</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>REQIE</t>
   </si>
   <si>
     <t>Requerimento Interno/Externo</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1584/reqint_005-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1584/reqint_005-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo licença por moléstia nos termos do Inciso I, do Art. 77, do RI, pelo prazo de 06 (seis) meses</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1585/reqint_006-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1585/reqint_006-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo que a Ata da Reunião Ordinária do dia 03/05/2021 seja redigida na íntegra.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1586/reqint_007-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1586/reqint_007-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo cópia da gravação do vídeo da Reunião Ordinária do dia 03/05/2021</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>ANTONIO BRANDÃO, BRUNO BARBOSA, LUCIANO TAROSSO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1659/reqint_017-2021.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1659/reqint_017-2021.pdf</t>
   </si>
   <si>
     <t>Requerendo a prorrogação de prazo por mais 60 (sessenta) dias para conclusão dos trabalhos;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2695,67 +2695,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1556/emenda_no._001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1575/emenda_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1719/emenda_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1726/emenda_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1518/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1519/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1520/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1523/indicacao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1525/indicacao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_009-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1527/indicacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1528/indicacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1529/indicacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1530/indicacao_013-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1534/indicacao_014-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_015-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1538/indicacao_016-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_017-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_018-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1550/indicacao_020-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1551/indicacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1564/indicacao_022-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_025-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1570/indicacao_026-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1571/indicacao_027-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1576/indicacao_029-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1578/indicacao_030-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1582/indicacao_031-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_032-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1579/indicacao_033-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1587/indicacao_034-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1588/indicacao_035-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1589/indicacao_036-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1595/indicacao_037-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_038-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_039-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1600/indicacao_040-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1601/indicacao_041-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1602/indicacao_042-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1603/indicacao_043-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1604/indicacao_044-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1605/indicacao_045-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_046-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1607/indicacao_047-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1612/indicacao_048-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1613/indicacao_049-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_050-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_051-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1616/indicacao_052-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1617/indicacao_053-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1618/indicacao_054-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1619/indicacao_055-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_056-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_057-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1632/indicacao_058-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1634/indicacao_059-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1635/indicacao_060-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_061-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_062-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_063-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_064-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1647/indicacao_066-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_067-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_068-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_069-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1654/indicacao_070-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1655/indicacao_071-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1657/indicacao_072-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1658/indicacao_073-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1662/indicacao_074-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1663/indicacao_075-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1670/indicacao_076-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_077-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_078-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1677/indicacao_080-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1680/indicacao_081-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1681/indicacao_082-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1682/indicacao_083-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1684/indicacao_084-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1685/indicacao_085-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_086-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_087-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1696/indicacao_088-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1697/indicacao_089-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_090-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1691/indicacao_091-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1692/indicacao_092-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1693/indicacao_093-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1698/indicacao_094-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1699/indicacao_095-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1702/indicacao_096-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1703/indicacao_097-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1704/indicacao_098-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao_099-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1706/indicacao_100-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1707/indicacao_101-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1712/indicacao_102-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1713/indicacao_103-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1716/indicacao_104-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1721/indicacao_105-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1722/indicacao_106-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1723/indicacao_107-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1666/pdl_001-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1667/pdl_002-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1668/pdl_003-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_001-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_002-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1539/pl003-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_de_lei_004-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_005-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_006-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1557/pl007-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1558/pl008-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1563/pl009-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_lei_010-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1574/pl011-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1581/pl012-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1611/pl_013-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1623/pl014-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1624/pl015-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1631/pl016-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1636/pl017-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1637/pl018-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1656/pl019-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1673/pl020-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1678/pl021-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1679/pl022-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1683/pl023-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1700/pl024-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1708/pl025-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1715/pl026-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1725/pl027-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1540/pr001-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1622/pr003-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1665/pr004-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1701/pr005-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1714/pr006-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1720/pr007-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1727/pr008-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1531/requerimento_001-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1532/requerimento_002-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1533/requerimento_003-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1536/requerimento_004-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1541/requerimento_006-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1546/requerimento_007-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1547/requerimento_008-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1552/requerimento_009-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1553/requerimento_010-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1554/requerimento_011-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_012-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1560/requerimento_013-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1566/requerimento_014-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1573/requerimento_015-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1577/requerimento_016-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1590/requerimento_017-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1591/requerimento_018-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1592/requerimento_019-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1593/requerimento_020-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1594/requerimento_021-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1598/requerimento_022-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1599/requerimento_023-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1608/requerimento_024-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1609/requerimento_025-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1610/requerimento_026-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1621/requerimento_027-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1626/requerimento_028-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1627/requerimento_029-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1628/requerimento_030-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1629/requerimento_031-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1630/requerimento_032-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1633/requerimento_033-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1642/requerimento_034-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1643/requerimento_035-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1644/requerimento_036-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1645/requerimento_037-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1650/requerimento_038-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1652/requerimento_039-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1653/requerimento_040-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1661/requerimento_042-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1664/requerimento_043-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1671/requerimento_044-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1672/requerimento_045-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1674/requerimento_046-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1686/requerimento_047-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1687/requerimento_048-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1694/requerimento_049-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1695/requerimento_050-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1709/requerimento_051-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1710/requerimento_052-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1711/requerimento_053-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1717/requerimento_054-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1718/requerimento_055-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1724/requerimento_056-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1584/reqint_005-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1585/reqint_006-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1586/reqint_007-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1659/reqint_017-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1556/emenda_no._001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1575/emenda_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1719/emenda_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1726/emenda_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1518/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1519/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1520/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1523/indicacao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1525/indicacao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_009-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1527/indicacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1528/indicacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1529/indicacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1530/indicacao_013-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1534/indicacao_014-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_015-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1538/indicacao_016-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_017-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_018-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1550/indicacao_020-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1551/indicacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1564/indicacao_022-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_025-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1570/indicacao_026-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1571/indicacao_027-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1576/indicacao_029-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1578/indicacao_030-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1582/indicacao_031-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_032-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1579/indicacao_033-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1587/indicacao_034-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1588/indicacao_035-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1589/indicacao_036-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1595/indicacao_037-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_038-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_039-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1600/indicacao_040-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1601/indicacao_041-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1602/indicacao_042-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1603/indicacao_043-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1604/indicacao_044-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1605/indicacao_045-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_046-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1607/indicacao_047-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1612/indicacao_048-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1613/indicacao_049-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_050-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_051-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1616/indicacao_052-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1617/indicacao_053-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1618/indicacao_054-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1619/indicacao_055-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_056-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_057-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1632/indicacao_058-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1634/indicacao_059-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1635/indicacao_060-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_061-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_062-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_063-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_064-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1647/indicacao_066-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_067-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_068-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_069-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1654/indicacao_070-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1655/indicacao_071-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1657/indicacao_072-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1658/indicacao_073-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1662/indicacao_074-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1663/indicacao_075-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1670/indicacao_076-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_077-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_078-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1677/indicacao_080-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1680/indicacao_081-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1681/indicacao_082-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1682/indicacao_083-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1684/indicacao_084-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1685/indicacao_085-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_086-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_087-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1696/indicacao_088-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1697/indicacao_089-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_090-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1691/indicacao_091-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1692/indicacao_092-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1693/indicacao_093-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1698/indicacao_094-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1699/indicacao_095-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1702/indicacao_096-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1703/indicacao_097-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1704/indicacao_098-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao_099-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1706/indicacao_100-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1707/indicacao_101-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1712/indicacao_102-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1713/indicacao_103-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1716/indicacao_104-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1721/indicacao_105-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1722/indicacao_106-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1723/indicacao_107-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1666/pdl_001-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1667/pdl_002-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1668/pdl_003-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_001-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_002-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1539/pl003-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_de_lei_004-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_005-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_006-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1557/pl007-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1558/pl008-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1563/pl009-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_lei_010-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1574/pl011-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1581/pl012-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1611/pl_013-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1623/pl014-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1624/pl015-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1631/pl016-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1636/pl017-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1637/pl018-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1656/pl019-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1673/pl020-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1678/pl021-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1679/pl022-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1683/pl023-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1700/pl024-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1708/pl025-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1715/pl026-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1725/pl027-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1540/pr001-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1622/pr003-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1665/pr004-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1701/pr005-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1714/pr006-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1720/pr007-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1727/pr008-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1531/requerimento_001-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1532/requerimento_002-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1533/requerimento_003-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1536/requerimento_004-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1541/requerimento_006-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1546/requerimento_007-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1547/requerimento_008-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1552/requerimento_009-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1553/requerimento_010-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1554/requerimento_011-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1559/requerimento_012-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1560/requerimento_013-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1566/requerimento_014-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1573/requerimento_015-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1577/requerimento_016-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1590/requerimento_017-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1591/requerimento_018-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1592/requerimento_019-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1593/requerimento_020-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1594/requerimento_021-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1598/requerimento_022-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1599/requerimento_023-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1608/requerimento_024-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1609/requerimento_025-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1610/requerimento_026-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1621/requerimento_027-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1626/requerimento_028-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1627/requerimento_029-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1628/requerimento_030-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1629/requerimento_031-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1630/requerimento_032-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1633/requerimento_033-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1642/requerimento_034-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1643/requerimento_035-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1644/requerimento_036-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1645/requerimento_037-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1650/requerimento_038-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1652/requerimento_039-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1653/requerimento_040-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1661/requerimento_042-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1664/requerimento_043-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1671/requerimento_044-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1672/requerimento_045-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1674/requerimento_046-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1686/requerimento_047-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1687/requerimento_048-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1694/requerimento_049-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1695/requerimento_050-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1709/requerimento_051-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1710/requerimento_052-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1711/requerimento_053-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1717/requerimento_054-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1718/requerimento_055-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1724/requerimento_056-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1584/reqint_005-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1585/reqint_006-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1586/reqint_007-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2021/1659/reqint_017-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H210"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="116.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>