--- v0 (2025-12-16)
+++ v1 (2026-04-07)
@@ -54,1563 +54,1563 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Donizette Aparecido de Oliveira, Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1744/versao_ate_pg_293_-_dia_05-04-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1744/versao_ate_pg_293_-_dia_05-04-2022.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA em face do Vereador Uines Fernando dos Santos por conduta incompatível com o decoro parlamentar e pratica de ato de improbidade administrativa</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>VANIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1786/emenda_001_ao_pl_016-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1786/emenda_001_ao_pl_016-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Art. 2º. ao Projeto de Lei nº . 016/2022</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IRMÃO GUILHERME, REGI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1800/emenda_002_ao_projeto_013-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1800/emenda_002_ao_projeto_013-2022.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 56, do Projeto de Lei nº. 013/2022</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IRMÃO GUILHERME, GORDO, REGI DA SILVA, VANIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1801/emenda_003_ao_projeto_013-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1801/emenda_003_ao_projeto_013-2022.pdf</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1838/emena_004.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1838/emena_004.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 56, do Projeto de Lei nº. 023/2022</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1839/emena_005.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1839/emena_005.pdf</t>
   </si>
   <si>
     <t>Suprime o Art. 2º. do Projeto de Lei nº. 026/2022</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>GORDO, LAÉRCIO QUITÉRIO, LUCIANO TAROSSO, REGI DA SILVA, SÔNIA DA CRUZ, VANIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1845/emena_006.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1845/emena_006.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 56, do Substitutivo nº 001 ao Projeto de Lei nº 023/2022</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1865/emenda_007-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1865/emenda_007-2022.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 13, do Projeto de Lei nº. 029/2022</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>GORDO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1736/indicacao_001-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1736/indicacao_001-2022.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO A REUTILIZAÇÃO DAS CÂMERAS DE MONITORAMENTO COMO INSTRUMENTO DE POLÍTICA DE SEGURANÇA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>BRUNO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1737/indicacao_002-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1737/indicacao_002-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a aquisição de equipamentos de proteção individual – EPIs, aos servidores do barracão, como botinas, calças, camisas, etc</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a aplicação do piso salarial nacional ao magistério municipal</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>SÔNIA DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1742/indicacao_004-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1742/indicacao_004-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na limpeza da caixa d`água do Departamento Municipal de Saúde</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>LUCIANO TAROSSO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1743/indicacao_005-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1743/indicacao_005-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de um quebra-molas na Avenida Nicola Pansardi, esquina com Rua Oswaldo Pansardi, no Jardim Maria Julia</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1745/indicacao_006-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1745/indicacao_006-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a realização de vistoria e manutenção na iluminação pública de várias ruas da cidade</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1748/indicacao_007-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1748/indicacao_007-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de lixeiras públicas na Rua Paul Percy Harris</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1753/indicacao_008-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1753/indicacao_008-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a reforma geral na quadra do conjunto Família Ynoue</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1755/indicacao_009-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1755/indicacao_009-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a poda de uma árvore na marginal da BR-369, KM 128</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1765/indicacao_010-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1765/indicacao_010-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências no sentido de encerrar o campeonato de futebol iniciado em 2020</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1766/indicacao_011-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1766/indicacao_011-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências quanto a retomada as aulas de Zumba</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>IRMÃO GUILHERME</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1771/indicacao_012-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1771/indicacao_012-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a estudo sobre a possibilidade de ser construído um memorial das vítimas da Covid-19</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>SÔNIA DA CRUZ, IRMÃO GUILHERME</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_013-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_013-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de uma faixa elevada defronte a Igreja Assembléia de Deus, na Av. Orlando Salles Striquer</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1773/indicacao_014-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1773/indicacao_014-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na remoção de uma árvore localizada no Estádio Dionízio Striquer</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1774/indicacao_015-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1774/indicacao_015-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a capina das vias que dão acesso as chácaras ás margens do Rio Tibagi</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1778/indicacao_016-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1778/indicacao_016-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a capina das margens da BR-369 desde o Hotel Água Branca até o Recanto das Mangueiras</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_017-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_017-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências quantos a reparação dos muros do Posto de Saúde e Escola Princesa Isabel, no conjunto Jesuíno Salinet</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1781/indicacao_018-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1781/indicacao_018-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto providências quanto a providências na pintura do muro do Posto de Saúde, no conjunto Jesuíno Salinet</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1782/indicacao_019-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1782/indicacao_019-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na invasão de pessoas no local que dá início à estrada da Seção Coqueiro</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1789/indicacao_020-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1789/indicacao_020-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao SAAE quanto a possibilidade de implantação de meios de pagamento eletrônico das faturas de água e esgoto via PIX e convênios com bancos</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1790/indicacao_021-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1790/indicacao_021-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao SAAE quanto a possibilidade de distribuição de copos de água para órgãos públicos municipais</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1791/indicacao_022-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1791/indicacao_022-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a possibilidade de se envelopar os veículos da frota municipal com a bandeira oficial do Município</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1792/indicacao_023-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1792/indicacao_023-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providência de melhorias em diversos espaços públicos</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>REGI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1795/indicacao_024-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1795/indicacao_024-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de paredes no interior da Rodoviária a fim de isolar os serviços de saúde dos de transporte</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1796/indicacao_025-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1796/indicacao_025-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a distribuição de medicamentos a pacientes provenientes de atendimentos privados</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1797/indicacao_026-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1797/indicacao_026-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a viabilidade de se implantar o auxílio-alimentação aos motoristas contratados via teste seletivo</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_027-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_027-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a melhorias em vias públicas</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1806/indicacao_028-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1806/indicacao_028-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a limpeza de bueiros na Rua Santa Bárbara, na Vila Pavão</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1807/indicacao_029-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1807/indicacao_029-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de um redutor de velocidade (lombada) na Rua Orlando Salles Striquer</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1808/indicacao_030-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1808/indicacao_030-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a remoção de resíduos localizados na Rua Ermanita Mangucci Rafaeli, no Jardim Zezé Quirino</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_031-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_031-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a viabilidade de construir uma pista de skate para a prática do esporte</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1813/indicacao_032-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1813/indicacao_032-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a doação de uniformes aos alunos da rede municipal de ensino</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1814/indicacao_033-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1814/indicacao_033-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a denominação de ruas de novo loteamento</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1815/indicacao_034-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1815/indicacao_034-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a retomada de aulas de diversas práticas esportivas às crianças de nossa cidade</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_035-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_035-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção das calçadas defronte a estabelecimentos públicos de ensino</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1817/indicacao_036-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1817/indicacao_036-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção para o escoamento de água parada na Rua Curitiba, Jardim Novo Rio, próximo ao Ribeirão Jataizinho</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>ANTONIO BRANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_037-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_037-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a viabilidade de se construir uma lanchonete do centro da Praça Frei Timóteo</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de redutores de velocidade na Av. Caetano Munhoz da Rocha</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_039-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_039-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a revisão da Lei nº 1011/2014, conforme sugestões</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_040-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_040-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a remoção de uma árvore localizada junto ao muro do Estádio Municipal Dionísio Striquer</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_041-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_041-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a viabilidade de se promover a doação de uniformes e kits escolares a estudantes da rede municipal de ensino</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1841/indicacao_042-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1841/indicacao_042-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na devida prestação dos serviços de transporte escolar</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_043-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_043-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na adequação de diárias aos conselheiros tutelares</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_044-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_044-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a adequação de sinalização e iluminação de ruas da cidade</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1853/indicacao_045-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1853/indicacao_045-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a promoção de manutenções e adequações na praça Frei Timóteo com vias a atender a necessidade de portadores de deficiência ou mobilidade reduzida</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1855/indicacao_046-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1855/indicacao_046-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a vistoria de terrenos no Jardim Maria Julia com vistas a verificar a legalidade dos loteamentos realizados no jardim</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_047-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_047-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a intervenção junto ao Governo do Estado com o intuito de solicitar a construção de uma ponte em alvenaria na estrada do Tigrinho, no limite com o Município de Assaí</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1867/indicacao_048-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1867/indicacao_048-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal sugerindo seja dada a denominação de UBS Laércio Rezende, a nova estrutura de saúde em construção junto a Rodoviária Municipal</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Wilson Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1759/pelo001-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1759/pelo001-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para o Regime Próprio de Previdência Social do Município de Jataizinho de acordo com a Emenda Constitucional nº 103, de 2019</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1818/pelo002-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1818/pelo002-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para o Regime Próprio de Previdência Social do Município de Jataizinho de acordo com a Emenda Constitucional nº 103 de 2019</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1762/lc001-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1762/lc001-2022.pdf</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de Jataizinho de acordo com a Emenda Constitucional nº. 103, de 2019</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1822/lc002-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1822/lc002-2022.pdf</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de Jataizinho de acordo com a Emenda Constitucional nº 103, de 2019</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1728/pl_001-22.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1728/pl_001-22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder Reposição Salarial aos Servidores Públicos Municipais Ativos, Aposentados e Pensionistas da Administração Direta e Indireta do Município de Jataizinho, Estado do Paraná.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1731/2022_pasta_10_projeto_de_lei_002-2022_protocolo.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1731/2022_pasta_10_projeto_de_lei_002-2022_protocolo.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão geral anual dos vencimentos dos cargos efetivos e comissionados do Poder Legislativo Municipal de Jataizinho</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1732/2022_pasta_10_projeto_de_lei_003-2022_protocolo.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1732/2022_pasta_10_projeto_de_lei_003-2022_protocolo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do subsídio dos Vereadores, Prefeito, Vice-Prefeito, Secretários Municipais de Jataizinho, Estado do Paraná</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1730/2022_pasta_10_projeto_de_lei_004-2022_protocolo.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1730/2022_pasta_10_projeto_de_lei_004-2022_protocolo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Função Gratificada de Auxiliar de Controle Interno no Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos da Câmara Municipal de Jataizinho, e dá outras providências</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1733/pl005-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1733/pl005-2022.pdf</t>
   </si>
   <si>
     <t>Revisa o valor do auxílio-alimentação dos servidores efetivos do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1734/pl006-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1734/pl006-2022.pdf</t>
   </si>
   <si>
     <t>Corrige o valor do auxílio-transporte dos servidores do Poder Legislativo Municipal de Jataizinho</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1739/pl007-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1739/pl007-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar e implantar o Conselho Municipal dos Direitos da Pessoa Idosa - CMDPI, a Conferência Municipal dos Direitos da Pessoa Idosa e o Fundo Municipal dos Direitos da Pessoa Idosa, revogando-se expressamente a Lei nº. 1153, de 30 de outubro de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1740/pl008-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1740/pl008-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Jataizinho, Estado do Paraná a celebrar parceria com a União dos Dirigentes Municipais de Educação  - UNDIME/PR, associação civil de direito privado sem fins lucrativos, que realiza atividades de defesa em favor das políticas e interesses do município e a pagar as respectivas anuidades, conforme especifica</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1746/pl009-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1746/pl009-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento de Débitos - PPD - relativo aos débitos tributários e não tributários com a Fazenda Pública e dá outras providências</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1747/pl010-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1747/pl010-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Bem-Estar Animal e dispõe sobre ações objetivando o bem-estar animal, o controle populacional de cães e gatos, vedação a maus tratos, estímulo à adoção de animais entre outras providências</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1752/pl011-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1752/pl011-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Fornecimento de Absorventes Higiênicos</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1758/pl012-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1758/pl012-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o Município de Jataizinho para o exercício de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1760/pl013-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1760/pl013-2022.pdf</t>
   </si>
   <si>
     <t>Institui a reforma da previdência no Regime de Previdência Social do Servidor do Município de Jataizinho e consolida a legislação previdenciária</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1761/pl014-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1761/pl014-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Jataizinho - PR; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1769/pl015-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1769/pl015-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Jataizinho através do Executivo Municipal, a adquirir, mediante compra, bem imóvel</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1770/pl016-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1770/pl016-2022.pdf</t>
   </si>
   <si>
     <t>Modifica o Anexo III, da Lei Municipal nº. 1204, de 20 de janeiro de 2022</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1783/pl017-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1783/pl017-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº. 1.126, de 27 de novembro de 2018 e dá outras providências</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1784/pl018-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1784/pl018-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I, da Lei nº. 1011, de 21 de maio de 2014, para mudança da tabela de valores de diárias</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1785/pl019-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1785/pl019-2022.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei nº 739/2007, que dispõe sobre a Organização Administrativa da Prefeitura Municipal de Jataizinho, insere novos dispositivos e dá outras providências</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1798/pl020-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1798/pl020-2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Jataizinho ao Sr. Celso Ribeiro</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1799/pl021-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1799/pl021-2022.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Jataizinho ao Sr. Luiz Carlos Pinto Brandão</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1803/pl022-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1803/pl022-2022.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções nº 001/2022 celebrado entre os Municípios signatários que visam a ampliação do objeto do Consórcio Intermunicipal de Segurança Pública e Cidadania de Londrina e Região - CISMEL e dá outras providências</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1819/pl023-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1819/pl023-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Reforma da Previdência no Regime de Previdência Social do Servidor do Município de Jataizinho e consolida a Legislação Previdênciária</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/pl024-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/pl024-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Jataizinho - PR; fixa o limite máximo para concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão ao plano de benefícios de previdência complementar;. e dá outras providências</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1821/pl025-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1821/pl025-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos do Município de Jataizinho com seu Regime Próprio de Previdência Social - RPPS</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1824/pl026-2022_.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1824/pl026-2022_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 944, de 19 de abril de 2011, que dispõe sobre a criação dos cargos de provimento efetivo de Agente Comunitário de Saúde e de Agente de Combate às Endemias e dá outras providências, alterada pela Lei nº. 1.147, de 19 de julho de 2019</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>UINES SANTOS, SÔNIA DA CRUZ, VANIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1840/pl027-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1840/pl027-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a implantar o Programa Banco de Ração do Município de Jataizinho, e dá outras providências</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1847/pl028-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1847/pl028-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de plantão, por sistema de rodízio por farmácias e drogarias no Município de Jataizinho, e dá outras providências</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1854/pl029-2022_-_01.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1854/pl029-2022_-_01.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Jataizinho para o exercício financeiro de 2023</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1858/pl030-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1858/pl030-2022.pdf</t>
   </si>
   <si>
     <t>Cria o "Painel Transparência" e dá outras providências</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1859/pl031-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1859/pl031-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Pequenos Atletas</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1860/pl032-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1860/pl032-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso da frota de veículos oficiais da Administração Pública Municipal e dá outra providências</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1866/pl033-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1866/pl033-2022.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da Lei nº 1.061/2016 e dá outras providências</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1871/pl034-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1871/pl034-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de abono salarial aos servidores públicos municipais</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1729/pr001-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1729/pr001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação das atividades do Auxiliar de Controle Interno no âmbito da Câmara Municipal de Jataizinho, Estado do Paraná</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1735/pr002-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1735/pr002-2022.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos da Resolução nº. 002/2017, que regulamenta os benefícios do Auxílio-Alimentação e Auxílio-Transporte, previstos no Estatuto dos Funcionários Públicos de Jataizinho, no âmbito do Poder Legislativo de Jataizinho</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>REGI DA SILVA, SÔNIA DA CRUZ, VANIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1793/pr003-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1793/pr003-2022.pdf</t>
   </si>
   <si>
     <t>Corrige os valores constantes da tabela do Art. 2º, da Resolução nº. 003, de 25 de março de 2014, que regulamenta a concessão de diárias no âmbito do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1794/pr004-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1794/pr004-2022.pdf</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1825/pr005-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1825/pr005-2022.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 124.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1837/pr006-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1837/pr006-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº. 003/2014, que “Regulamenta a concessão de diárias no âmbito do Poder Legislativo Municipal”</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1846/pr007-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1846/pr007-2022.pdf</t>
   </si>
   <si>
     <t>Modifica e acrescenta dispositivos à Resolução nº. 004/1998, que dispõe sobre o novo Regimento Interno da Câmara Municipal de Jataizinho, adaptando o funcionamento e o processo legislativo à Lei Orgânica do Município de Jataizinho</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1850/pr008-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1850/pr008-2022.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Resolução nº. 005/2019, que Regulamenta a Gestão Patrimonial do Poder Legislativo Municipal de Jataizinho, que passa a regulamentar também as atividades de almoxarifado, e dá outras providências</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1864/pr009-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1864/pr009-2022.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 32.000,00 (trinta e dois mil reais) e dá outras providências</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1868/pr010-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1868/pr010-2022.pdf</t>
   </si>
   <si>
     <t>Modifica,  adiciona e suprime dispositivos à Resolução nº. 004/1998, que dispõe sobre o novo Regimento Interno da Câmara Municipal de Jataizinho, adaptando o funcionamento e o processo legislativo à Lei Orgânica do Município de Jataizinho</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1869/pr011-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1869/pr011-2022.pdf</t>
   </si>
   <si>
     <t>Adiciona dispositivos à Resolução nº. 003/2012, que institui o Código de Ética e Decoro Parlamentar e define os ritos processuais de perda de mandato de competência da Câmara Municipal de Jataizinho</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1870/pr012-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1870/pr012-2022.pdf</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1738/requerimento_001-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1738/requerimento_001-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações e cópias a respeito da realização das festividades do Dia da Criança</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1749/requerimento_002-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1749/requerimento_002-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito do reinicio das atividades do Centro de Convivência dos Idosos e Centro de Convivência da Criança e do Adolescente</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1750/requerimento_003-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1750/requerimento_003-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito da realização de impacto financeiro quanto ao reajuste do piso salarial do magistério público entre outras</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>SÔNIA DA CRUZ, LAÉRCIO QUITÉRIO, LUCIANO TAROSSO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1751/requerimento_004-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1751/requerimento_004-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo a convocação do Diretor Presidente do SAAE para a reunião ordinária de 28/03/2022 para explanar a respeito dos serviços e coleta e reciclagem de lixo</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1754/requerimento_005-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1754/requerimento_005-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto ao impacto financeiro na implantação do auxílio-transporte aos servidores do Executivo Municipal, bem como previsão para sua implantação</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1756/requerimento_006-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1756/requerimento_006-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito dos condomínios existentes no Município de Jataizinho</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1757/requerimento_007-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1757/requerimento_007-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto aos serviços e programas de esclarecimentos as gestantes a respeito do neo-natal</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_008-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_008-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando cópia das horas extras realizadas pelos servidores públicos do Poder Executivo de outubro de 2021 a março de 2022</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_009-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_009-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito dos gastos com a manutenção da frota municipal de veículos de outubro de 2021 a março de 2022</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_010-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_010-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações se o Município de Jataizinho tem efetuado pagamentos à  COPEL quanto aos super postes</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>SÔNIA DA CRUZ, IRMÃO GUILHERME, LUCIANO TAROSSO, VANIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_011-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_011-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo a convocação do Prefeito Municipal com o intuito de prestar informações a respeito do não repasse dos reajustes ao magistério municipal com base no percentual concedido pelo Presidente da República</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_012-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_012-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando a realização de uma audiência com os servidores municipais aposentados para discussão das propostas de mudança na previdência municipal</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>LUCIANO TAROSSO, SÔNIA DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1779/requerimento_013-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1779/requerimento_013-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito da dívida do Município com o Instituto de Previdência</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>LUCIANO TAROSSO, LAÉRCIO QUITÉRIO, REGI DA SILVA, SÔNIA DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_014-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_014-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito dos imóveis de propriedade do Município de Jataizinho</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_015-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_015-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito dos programas municipais voltados aos serviços municipais de odontologia</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1804/requerimento_016-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1804/requerimento_016-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a destinação de corpos de animais mortos no Município de Jataizinho</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1805/requerimento_017-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1805/requerimento_017-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações detalhadas quanto a imóveis de propriedade do Município de Jataizinho, reiterando os Requerimentos de nºs. 042/2021 e 014/2022</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1809/requerimento_018-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1809/requerimento_018-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a imóveis que o Município de Jataizinho seja locatário, de forma detalhada</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1810/requerimento_020-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1810/requerimento_020-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a data da retomada dos serviços do Centro dos Idosos e Centro de Crianças e Adolescentes</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_020-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_020-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a existência de projetos quanto ao ensino de corte e costura no Município de Jataizinho</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>VANIA DOS SANTOS, ANTONIO BRANDÃO, LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1826/requerimento_021-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1826/requerimento_021-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal quanto a resposta urgente a requerimentos devidamente aprovados e protocolados na Prefeitura Municipal</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1829/requerimento_022-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1829/requerimento_022-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito da adequação de empresas ao Código de Posturas Municipal</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1830/requerimento_023-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1830/requerimento_023-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informação se há previsão quanto a disponibilização do serviço 0800 na área de saúde municipal</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1831/requerimento_024-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1831/requerimento_024-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a contratação de um fiscal de posturas</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1834/requerimento_025-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1834/requerimento_025-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações e cópia a respeito das “Emendas PIX” recebidas pelo Município de Jataizinho</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_026-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_026-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações se há previsão para a retomadas das aulas de ginástica rítimica, zumba e futsal</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_027-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_027-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo a criação de uma Comissão Parlamentar de Inquérito – CPI, com o objetivo de apurar possíveis irregularidades na formação de débitos previdenciários, oriundos de débitos das contribuições de responsabilidade patronal devidas e não repassadas, e de demais débitos dos órgãos do Poder Executivo junto a autarquia Instituto de Previdência dos Servidores Públicos do Município de Jataizinho – Jataizinho PREV</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1848/requerimento_028-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1848/requerimento_028-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício a pessoas da cidade concedendo votos de agradecimento pela atuação na área da saúde em Jataizinho</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1849/requerimento_029-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1849/requerimento_029-2022.pdf</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1851/requerimento_030-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1851/requerimento_030-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal, solicitando informações financeiras relativas aos serviços de pronto atendimento na área da saúde nos últimos meses</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1852/requerimento_031-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1852/requerimento_031-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal, solicitando informações e cópias de todos os atos de abertura de crédito adicional suplementar no corrente exercício financeiro</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_032-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_032-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto as câmeras de segurança existentes no Município</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1861/requerimento_033-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1861/requerimento_033-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações detalhadas dos veículos lotados na Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1862/requerimento_034-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1862/requerimento_034-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações detalhadas a respeito do gastos de combustível dos veículos da frota municipal</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1863/requerimento_035-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1863/requerimento_035-2022.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações detalhadas a respeito das horas extras realizadas por servidores municipais no corrente exercício</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo à Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1823/substitutivo_001-2022.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1823/substitutivo_001-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Reforma da Previdência no Regime de Previdência Social do Servidor do Município de Jataizinho e consolida a legislação previdenciária</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1917,67 +1917,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1744/versao_ate_pg_293_-_dia_05-04-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1786/emenda_001_ao_pl_016-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1800/emenda_002_ao_projeto_013-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1801/emenda_003_ao_projeto_013-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1838/emena_004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1839/emena_005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1845/emena_006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1865/emenda_007-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1736/indicacao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1737/indicacao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1742/indicacao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1743/indicacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1745/indicacao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1748/indicacao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1753/indicacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1755/indicacao_009-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1765/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1766/indicacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1771/indicacao_012-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_013-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1773/indicacao_014-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1774/indicacao_015-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1778/indicacao_016-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_017-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1781/indicacao_018-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1782/indicacao_019-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1789/indicacao_020-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1790/indicacao_021-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1791/indicacao_022-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1792/indicacao_023-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1795/indicacao_024-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1796/indicacao_025-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1797/indicacao_026-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_027-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1806/indicacao_028-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1807/indicacao_029-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1808/indicacao_030-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_031-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1813/indicacao_032-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1814/indicacao_033-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1815/indicacao_034-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_035-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1817/indicacao_036-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_037-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_039-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_040-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_041-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1841/indicacao_042-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_043-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_044-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1853/indicacao_045-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1855/indicacao_046-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_047-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1867/indicacao_048-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1759/pelo001-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1818/pelo002-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1762/lc001-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1822/lc002-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1728/pl_001-22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1731/2022_pasta_10_projeto_de_lei_002-2022_protocolo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1732/2022_pasta_10_projeto_de_lei_003-2022_protocolo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1730/2022_pasta_10_projeto_de_lei_004-2022_protocolo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1733/pl005-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1734/pl006-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1739/pl007-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1740/pl008-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1746/pl009-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1747/pl010-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1752/pl011-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1758/pl012-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1760/pl013-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1761/pl014-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1769/pl015-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1770/pl016-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1783/pl017-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1784/pl018-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1785/pl019-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1798/pl020-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1799/pl021-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1803/pl022-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1819/pl023-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/pl024-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1821/pl025-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1824/pl026-2022_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1840/pl027-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1847/pl028-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1854/pl029-2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1858/pl030-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1859/pl031-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1860/pl032-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1866/pl033-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1871/pl034-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1729/pr001-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1735/pr002-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1793/pr003-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1794/pr004-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1825/pr005-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1837/pr006-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1846/pr007-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1850/pr008-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1864/pr009-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1868/pr010-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1869/pr011-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1870/pr012-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1738/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1749/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1750/requerimento_003-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1751/requerimento_004-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1754/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1756/requerimento_006-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1757/requerimento_007-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_008-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_009-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_010-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_011-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_012-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1779/requerimento_013-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_014-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_015-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1804/requerimento_016-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1805/requerimento_017-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1809/requerimento_018-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1810/requerimento_020-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_020-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1826/requerimento_021-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1829/requerimento_022-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1830/requerimento_023-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1831/requerimento_024-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1834/requerimento_025-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_026-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_027-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1848/requerimento_028-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1849/requerimento_029-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1851/requerimento_030-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1852/requerimento_031-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_032-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1861/requerimento_033-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1862/requerimento_034-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1863/requerimento_035-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1823/substitutivo_001-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1744/versao_ate_pg_293_-_dia_05-04-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1786/emenda_001_ao_pl_016-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1800/emenda_002_ao_projeto_013-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1801/emenda_003_ao_projeto_013-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1838/emena_004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1839/emena_005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1845/emena_006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1865/emenda_007-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1736/indicacao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1737/indicacao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1742/indicacao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1743/indicacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1745/indicacao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1748/indicacao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1753/indicacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1755/indicacao_009-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1765/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1766/indicacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1771/indicacao_012-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1772/indicacao_013-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1773/indicacao_014-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1774/indicacao_015-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1778/indicacao_016-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1780/indicacao_017-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1781/indicacao_018-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1782/indicacao_019-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1789/indicacao_020-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1790/indicacao_021-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1791/indicacao_022-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1792/indicacao_023-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1795/indicacao_024-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1796/indicacao_025-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1797/indicacao_026-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_027-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1806/indicacao_028-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1807/indicacao_029-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1808/indicacao_030-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_031-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1813/indicacao_032-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1814/indicacao_033-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1815/indicacao_034-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_035-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1817/indicacao_036-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_037-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_039-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_040-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_041-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1841/indicacao_042-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_043-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_044-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1853/indicacao_045-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1855/indicacao_046-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_047-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1867/indicacao_048-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1759/pelo001-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1818/pelo002-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1762/lc001-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1822/lc002-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1728/pl_001-22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1731/2022_pasta_10_projeto_de_lei_002-2022_protocolo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1732/2022_pasta_10_projeto_de_lei_003-2022_protocolo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1730/2022_pasta_10_projeto_de_lei_004-2022_protocolo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1733/pl005-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1734/pl006-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1739/pl007-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1740/pl008-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1746/pl009-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1747/pl010-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1752/pl011-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1758/pl012-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1760/pl013-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1761/pl014-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1769/pl015-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1770/pl016-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1783/pl017-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1784/pl018-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1785/pl019-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1798/pl020-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1799/pl021-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1803/pl022-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1819/pl023-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/pl024-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1821/pl025-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1824/pl026-2022_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1840/pl027-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1847/pl028-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1854/pl029-2022_-_01.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1858/pl030-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1859/pl031-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1860/pl032-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1866/pl033-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1871/pl034-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1729/pr001-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1735/pr002-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1793/pr003-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1794/pr004-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1825/pr005-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1837/pr006-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1846/pr007-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1850/pr008-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1864/pr009-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1868/pr010-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1869/pr011-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1870/pr012-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1738/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1749/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1750/requerimento_003-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1751/requerimento_004-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1754/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1756/requerimento_006-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1757/requerimento_007-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_008-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_009-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_010-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_011-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_012-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1779/requerimento_013-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_014-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_015-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1804/requerimento_016-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1805/requerimento_017-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1809/requerimento_018-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1810/requerimento_020-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_020-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1826/requerimento_021-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1829/requerimento_022-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1830/requerimento_023-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1831/requerimento_024-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1834/requerimento_025-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_026-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_027-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1848/requerimento_028-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1849/requerimento_029-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1851/requerimento_030-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1852/requerimento_031-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1857/requerimento_032-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1861/requerimento_033-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1862/requerimento_034-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1863/requerimento_035-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2022/1823/substitutivo_001-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="89.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>