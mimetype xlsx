--- v0 (2025-12-16)
+++ v1 (2026-04-02)
@@ -54,1812 +54,1812 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1905/emenda_002-2023_-_cjr_pl_007-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1905/emenda_002-2023_-_cjr_pl_007-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º do Projeto de Lei nº. 007/2023</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o Art. 15, do Projeto de Lei nº. 011/2023</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1969/emenda_004_ao_pl018-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1969/emenda_004_ao_pl018-2023.pdf</t>
   </si>
   <si>
     <t>Suprime o Art. 5º. do Projeto de Lei nº. 018/2023</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1984/emenda_005_ao_pl018-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1984/emenda_005_ao_pl018-2023.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 1º., do Projeto de Lei nº. 018/2023</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>BRUNO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1996/emenda_006_ao_pl019-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1996/emenda_006_ao_pl019-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao Projeto de Lei nº. 019/2023</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2030/emenda_007-23_-_sub_002-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2030/emenda_007-23_-_sub_002-2023.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivos do Substitutivo nº. 002/2023</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VANIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_001-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_001-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a homenagem ao servidor Gilberto de Oliveira da Silva nomeando obras</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>IRMÃO GUILHERME</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_002-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_002-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a promoção de homenagem a cidadãos jataizinhenses através da nomenclatura de logradouros públicos</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_003-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_003-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto providências no sentido de promover uma homenagem às olarias do Município de Jataizinho</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>SÔNIA DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_004-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_004-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a realização de empedramento em estrada rural na localidade do Alto Alegre</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_005-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_005-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de uma faixa elevada defronte a Escola Municipal Wilson Chamilete</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_006-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_006-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a adequação dos passeios públicos defronte as escolas visando a acessibilidade</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1897/indicacao_007-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1897/indicacao_007-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal encaminhando minuta de Projeto de Lei para implantação do piso salarial profissional nacional do magistério</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_008-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_008-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a viabilização de transporte coletivo para estudantes de cursos técnicos no Município de Assaí, PR</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>GORDO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1903/indicacao_009-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1903/indicacao_009-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a elaboração de legislação quanto a incentivo tributário de IPTU aqueles que promovem a construção de passeio público defronte a suas residências</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>LUCIANO TAROSSO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1901/indicacao_010-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1901/indicacao_010-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de uma área de lazer (praça) na área localizada na Vila Frederico Lucarewiski, na Rua Bahia</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto à promoção da conscientização sobre o uso do cinto de segurança pelos pacientes transportados nas ambulâncias da Secretária da Saúde;</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1908/indicacao_012-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1908/indicacao_012-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto à implantação de uma nova estação de tratamento de esgoto;</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1909/indicacao_013-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1909/indicacao_013-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto à podas de árvores no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_014-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_014-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto à instalação de cancelas e revitalização da sinalização nos cruzamentos da linha férrea com outras vias municipais.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_015-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_015-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a regularização de imóveis localizados na Rua Ayrton Senna da Silva, no Conj. Hab. Milton F. Pessoa</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_016-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_016-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a mudança na legislação local no sentido de autorizar que pessoas carentes possam ser transportadas em veículos da frota municipal;</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1914/indicacao_017-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1914/indicacao_017-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhando minuta de projeto de lei que cria o Programa Pequenos Atletas</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>REGI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1915/indicacao_018-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1915/indicacao_018-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de uma praça com parque e academia para terceira idade no conj. hab. Milton Félix Pessoa</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1916/indicacao_019-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1916/indicacao_019-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da quadra de esportes do conj. hab. Milton Félix Pessoa</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1917/indicacao_020-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1917/indicacao_020-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício a lotérica da cidade quanto a instalação de cadeiras para pessoas com necessidades aguardarem atendimento</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1918/indicacao_021-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1918/indicacao_021-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de um reservatório de água no conjunto habitacional Antonio José Vieira</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1919/indicacao_022-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1919/indicacao_022-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção do passeio público defronte ao CEMEI Santa Luzia</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1920/indicacao_023-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1920/indicacao_023-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a disponibilização de seguranças nas escolas da rede municipal de ensino</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Rotary e Banco do Brasil de Jataizinho para doação de ventiladores de teto ao Hospital Cristo Rei de Ibiporã</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1924/indicacao_025-2023.doc</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1924/indicacao_025-2023.doc</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da iluminação do Ginásio de Esportes Domingão, bem como quanto a instalação de um novo placar eletrônico</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_026-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_026-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a possibilidade de se promover o desconto de banco de horas em IPTU aos servidores públicos municipais</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_027-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_027-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências no sentido de promover a manutenção das câmeras das unidades básicas de saúde</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>MAURÍLIO MARTIELHO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1930/indicacao_028-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1930/indicacao_028-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de portas giratórias nas escolas da rede municipal de saúde</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_029-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_029-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a possibilidade de se construir monumentos alusivos à bíblia em logradouros públicos</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1936/indicacao_030-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1936/indicacao_030-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a disponibilização de vigilante na Unidade Básica de Saúde Central</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_031-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_031-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto disponibilização de veículos para transportes de pessoas carentes em velórios</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1943/indicacao_032-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1943/indicacao_032-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na manutenção da iluminação pública na Av. Barão de Antonina, próximo ao endereço de número 1025</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_033-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_033-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto ao incentivo aos artistas de nossa cidade através da contratação de bandas, cantores e atores locais para a Festa Junina deste ano</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1945/indicacao_034-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1945/indicacao_034-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a disponibilização de palestras de psicólogos nas escolas e centros de educação da rede municipal de Jataizinho</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_035-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_035-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na manutenção do PA Central visando melhorias para melhor atendimento da população</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_036-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_036-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a mudanças no tráfego do trecho da Av. Pres. Getúlio Vargas de fronte a Prefeitura Municipal de Jataizinho, transformando o estacionamento de veículos na diagonal e mão única</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>MAURÍLIO MARTIELHO, LUCIANO TAROSSO, SÔNIA DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_037-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_037-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a mudança o palco da tradicional Festa Junina de Jataizinho</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1956/indicacao_038-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1956/indicacao_038-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a implantação de projetos na área da saúde denominados "Farmácia Viva"</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1958/indicacao_039-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1958/indicacao_039-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a construção de faixas elevadas (redutor de velocidade) defronte aos estabelecimentos religiosos de Jataizinho</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_040-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_040-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a realização de processo para implementação de serviço permanente de inspetoria escolar</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1961/indicacao_041-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1961/indicacao_041-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da iluminação pública no Cemitério e Rodoviária Municipais</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1962/indicacao_042-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1962/indicacao_042-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal para que interceda junto a COHAPAR para promover o projeto Casa Fácil PR</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1963/indicacao_043-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1963/indicacao_043-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção das estradas rurais de acesso a localidade da Água do Tigrinho</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>REGI DA SILVA, BRUNO BARBOSA, LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_044-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_044-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal para que determine ao setor competente estude a viabilidade de se fornecer kits de alimentação a pacientes em tratamento quando em transito para municípios vizinhos</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_045-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_045-2023.pdf</t>
   </si>
   <si>
     <t>solicitando o envio de ofício ao Executivo Municipal para que determine ao setor competente estude a viabilidade de se aumentar o auxílio-alimentação dos servidores do Poder Executivo Municipal para R$ 300,00</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_046-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_046-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção da estrada rural do Alto Alegre</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1974/indicacao_047-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1974/indicacao_047-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a imediata contratação de monitores para os ônibus escolares de Jataizinho</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1986/indicacao_048-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1986/indicacao_048-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências no sentido de divulgar lista de medicação disponível para distribuição no Portal Transparência do Município de Jataizinho</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_049-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_049-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências no sentido da manutenção da conservação da bandeira do Município de Jataizinho localizada na entrada da cidade na rotatória da Avenida Antônio Brandão de Oliveira</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_050-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_050-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a instalação de câmeras de monitoração na sede da Secretária Municipal de Saúde e Farmácia Municipal para proteção do patrimônio público</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2002/indicacao_051-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2002/indicacao_051-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a providências na regularização de fios e cabos soltos nas vias públicas nos conjuntos habitacionais Jardim Maria Julia e Antonio José Vieira</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_052-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_052-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a nomeação de próprios públicos com os nomes dos  Srs. João Xavier da Silva e Benedito Xavier da Silva</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_053-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_053-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção e empedramento da estrada de acesso à Casa de Repouso Anjo da Guarda</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_054-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_054-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção e limpeza do imóvel adquirido recentemente pelo Município de Jataizinho para a construção da capela mortuária</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_055-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_055-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a limpeza e manutenção da quadra de esportes do conjunto habitacional Família Ynoue</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2039/indicacao_056-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2039/indicacao_056-2023.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício ao Executivo Municipal quanto a manutenção das estradas rurais do Taquari e do Frei Timóteo</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Wilson Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1893/pelo001-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1893/pelo001-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para o Regime Próprio de Previdência Social do Município de Jataizinho de acordo com a Emenda Constitucional nº 103 de 2019</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1872/pl001-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1872/pl001-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão geral anual e fixa vencimentos dos cargos efetivos e comissionados do Poder Legislativo Municipal de Jataizinho</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1873/pl002-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1873/pl002-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do subsídio dos Vereadores, Prefeito, Vice-Prefeito e Secretários Municipais de Jataizinho, Estado do Paraná</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1874/pl003-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1874/pl003-2023.pdf</t>
   </si>
   <si>
     <t>Revisa o valor do auxílio-alimentação dos servidores efetivos do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1875/pl004-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1875/pl004-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder revisão geral anual aos Servidores Públicos Municipais Ativos, Aposentados e Pensionistas da Administração Direta e Indireta do Município de Jataizinho, Estado do Paraná</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1886/pl005-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1886/pl005-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da remuneração mínima da Classe Docente do Quadro do Magistério da Educação Básica (QMEB) ao Piso Salarial Profissional Nacional do Magistério Público da Educação Básica e dá providências correlatas</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1892/pl006-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1892/pl006-2023.pdf</t>
   </si>
   <si>
     <t>Disponibiliza atendimento telefônico para agendamento de transporte de paciente</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1898/pl007-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1898/pl007-2023.pdf</t>
   </si>
   <si>
     <t>Disponibiliza local no site oficial da Prefeitura Municipal para protocolo de serviços de iluminação pública e dá outras providências</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1911/pl_008-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1911/pl_008-2023.pdf</t>
   </si>
   <si>
     <t>Promove alterações nos Anexos I-D, I-E, I-F, I-G, I-H, I-I, I-J, I-K, I-M, I-N e no Anexo III da Lei n. 769/2007, que dispõe sobre a Organização Administrativa da Prefeitura Municipal de Jataizinho, e dá outras providências.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1922/pl009-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1922/pl009-2023.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Coordenador de Segurança Escolar, vinculado à Secretaria de Educação</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1934/pl_010-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1934/pl_010-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Bíblia no Município de Jataizinho, Estado do Paraná</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1939/pl011-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1939/pl011-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o Município de Jataizinho para o exercício de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1940/pl012-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1940/pl012-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece normas sobre a Regularização Fundiária Urbana - REURB, no âmbito do Município de Jataizinho, de acordo com a Lei Federal nº 13.465, de 11 de julho de 2017, e o Decreto Federal nº 9.310, de 15 de março de 2018, e dá outras providências</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1941/pl013-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1941/pl013-2023.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei nº 769/2007, que dispõe sobre a Organização Administrativa da Prefeitura Municipal de Jataizinho e dá outras providências</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1948/pl014-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1948/pl014-2023.pdf</t>
   </si>
   <si>
     <t>Modifica o Inciso IV, da Lei Municipal nº. 748, de 26 de dezembro de 2006, que dispõe sobre o Sistema Tributário do Município e dá outras providências</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1949/015-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1949/015-2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1218/2022</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1955/pl016-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1955/pl016-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Serviço Autônomo de Água e Esgoto (SAAE) a efetivar o pagamento de indenização de forma extrajudicial e dá outras providências</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1957/pl017-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1957/pl017-2023.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente a Lei Municipal nº. 764/2007 e dá outras providências</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1966/pl018-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1966/pl018-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos na Lei Municipal nº. 1078, de 02 de janeiro de 2017</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1968/pl019-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1968/pl019-2023.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei nº. 769/2007 que dispõe sobre a Organização Administrativa da Prefeitura Municipal de Jataizinho, insere novos dispositivos e dá outras providências</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1970/pl020-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1970/pl020-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura de Jataizinho, seus princípios, objetivos, estrutura, organização, gestão, inter-relações entre os seus componentes, recursos humanos, financeiros e dá outras providências</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1982/pl021-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1982/pl021-2023.pdf</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1992/pl022-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1992/pl022-2023.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções e estatuto/contrato do Consórcio Público Intermunicipal de Inovação e Desenvolvimento do Estado do Paraná - CINDEPAR e dá outras providências</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1993/pl023-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1993/pl023-2023.pdf</t>
   </si>
   <si>
     <t>Cria os componentes municipais do Sistema Nacional de Segurança Alimentar, cria o Conselho e o Fundo Municipal de Segurança Alimentar e Nutricional, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2007/pl024-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2007/pl024-2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Jataizinho para o exercício financeiro de 2024</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>SÔNIA DA CRUZ, LAÉRCIO QUITÉRIO, LUCIANO TAROSSO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2010/pl025-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2010/pl025-2023.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei nº. 990, de 22 de agosto de 2012, que dispõe sobre o atendimento bancário no Município de Jataizinho e dá outras providências</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2011/026-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2011/026-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Apadrinhamento Afetivo e Financeiro do Município e dá outras providências</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2012/pl027-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2012/pl027-2023.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei Municipal nº. 1092/2017 e dá outras providências</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2013/pl028-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2013/pl028-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social (SUAS) do Município de Jataizinho-PR e dá outras providências</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2014/pl029-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2014/pl029-2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº. 1204/2022</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2015/pl030-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2015/pl030-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Jataizinho, através do Chefe do Executivo Municipal, a alienar imóveis e dá outras providências</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2026/pl031-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2026/pl031-2023.pdf</t>
   </si>
   <si>
     <t>Outorga ao Senhor ALEX ANTONIO GOMES DE FARIA, Advogado, ex-Vereador e Presidente da Câmara Municipal de Jataizinho, palestrante na empresa SUPRA</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2027/pl032-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2027/pl032-2023.pdf</t>
   </si>
   <si>
     <t>Institui a política de enfrentamento à violência política contra a mulher no Município de Jataizinho, Estado do Paraná</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2028/pl033-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2028/pl033-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a implantação do programa "Rede de Proteção da Mulher" no Município de Jataizinho, Estado do Paraná</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2029/pl034-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2029/pl034-2023.pdf</t>
   </si>
   <si>
     <t>Outorga ao senhor Milton Junio do Carmo - NELL CARMO, influenciador digital com título de Tesoura de Ouro, empresário com seu franquia em dez países: A Comenda Jatay</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2031/pl035-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2031/pl035-2023.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Contrato de Consórcio Público do Consórcio Intermunicipal de Saneamento do Paraná - CISPAR</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2032/pl036-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2032/pl036-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1170 de 03 de abril de 2020 e altera a Lei 1173 de 04 de junho de 2020 que dispõe sobre a contratação operações de crédito com a agência de fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2033/pl037-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2033/pl037-2023.pdf</t>
   </si>
   <si>
     <t>Disciplina a concessão onerosa de veículos, máquinas e equipamentos a particulares para realização de serviços e implementos do Município, estabelece os valores e forma de cobrança a fim de facilitar o desenvolvimento e dá outras providências</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2034/pl038-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2034/pl038-2023.pdf</t>
   </si>
   <si>
     <t>Insere dispositivos na Lei nº 764/2007 - Código de Postura do Município</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2035/pl040-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2035/pl040-2023.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de Jataizinho, Estado do Paraná e autoriza a abertura de Crédito Especial ao orçamento anual de 2023 no valor de R$132.236,81 (cento e trinta e dois mil, duzentos e trinta e seis reais e oitenta e um centavos)</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2036/pl040-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2036/pl040-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jataizinho, para o Exercício de 2023</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2043/plo_041-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2043/plo_041-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de abono salarial aos servidores públicos municipais</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1923/pr_001-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1923/pr_001-2023.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 81, da Resolução nº;. 004, de 14 de abril de 1998, que dispõe sobre o novo Regimento Interno da Câmara Municipal de Jataizinho, adaptando o funcionamento e o processo legislativo à Lei Orgânica do Município de Jataizinho</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1942/pr002-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1942/pr002-2023.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 5.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1947/pr003-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1947/pr003-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Art. 60, da Resolução nº. 04, de 14 de abril de 1998, criando o Regulamento Interno da Secretaria da Câmara Municipal de Jataizinho</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1967/pr004-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1967/pr004-2023.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos da Resolução nº. 007/2004, que dispõe sobre o Plano de Cargos, Carreira e Vencimentos da Câmara Municipal de Jataizinho e dá outras providências</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1983/pr005-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1983/pr005-2023.pdf</t>
   </si>
   <si>
     <t>Modifica e acrescenta dispositivos da Resolução nº. 007/2004, que dispõe sobre o Plano de Cargos, Carreira e Vencimentos da Câmara Municipal de Jataizinho e dá outras providências</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1985/pr006-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1985/pr006-2023.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 20.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2016/pr007-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2016/pr007-2023.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 42.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2022/pr008-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2022/pr008-2023.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 19.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2040/pr009-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2040/pr009-2023.pdf</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2041/pr010-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2041/pr010-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos da Resolução nº. 001/2019, que institui o banco de horas e regulamenta o serviço extraordinário para os servidores da Câmara Municipal de Jataizinho e dá outras providências</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2042/pr011-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2042/pr011-2023.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento da Câmara Municipal de Jataizinho, no valor de R$ 6.500,00 e dá outras providências</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>BRUNO BARBOSA, LAÉRCIO QUITÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_001-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_001-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações relacionados ao pagamento do piso nacional aos professores do magistério municipal</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1878/requerimento_002-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1878/requerimento_002-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto aos servidores executados pela empresa Tersan Construções e Comércio Ltda quanto a cascalhamento e obra de recapeamento asfáltico</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_003-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_003-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações sobre o início das obras de alargamento das pontes localizadas na zona rural de Jataizinho</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1880/requerimento_004-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1880/requerimento_004-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto aos serviços prestados pela empresa Dinara Jane Rodrigues Ltda quanto a construção da obra de uma Unidade Básica de Saúde UBS</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_005-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_005-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações sobre os motivos da paralização das obras na Rua Celso da Silveira</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_006-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_006-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações sobre os motivos da falta de água constante nos conjuntos habitacionais Frei Jerônimo e Milton Félix</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>SÔNIA DA CRUZ, LUCIANO TAROSSO, REGI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_007-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_007-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito das providências tomadas quanto a não entrega da Van adaptada pela empresa Mobile Automóveis e Serviços Ltda</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>LUCIANO TAROSSO, SÔNIA DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1884/requerimento_008-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1884/requerimento_008-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito das do início das atividades do Centro dos Idosos e do Centro das Crianças e Adolescentes</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1888/requerimento_009-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1888/requerimento_009-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito do início das obras de conservação da ponte localizada na Seção São João, zona rural de Jataizinho</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1889/requerimento_010-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1889/requerimento_010-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito do início das obras de conservação das pontes localizadas na Água das Flores e Couro do Boi, zona rural de Jataizinho</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>ANTONIO BRANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1890/requerimento_011-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1890/requerimento_011-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao SAAE solicitando cópia das notas fiscais de despesas pagas pela autarquia nos exercícios de 2022 e 2023 à empresa Alexandre Sextak Batistela Junior Comercial de Alimentos e Material de Limpeza Ltda</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1891/requerimento_012-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1891/requerimento_012-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao SAAE solicitando informações a respeito da razão social da empresa contratada para limpeza do reservatório de água, bem como o valor pago pelo serviço prestado</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>REGI DA SILVA, BRUNO BARBOSA, LUCIANO TAROSSO</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1904/requerimento_013-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1904/requerimento_013-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o arquivamento do Projeto de Resolução nº. 001/2021</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>ANTONIO BRANDÃO, SÔNIA DA CRUZ, VANIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1906/requerimento_014-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1906/requerimento_014-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo a constituição de uma Comissão Especial com a finalidade de se acompanhar os desdobramentos da apuração das causas do acidente do rompimento do reservatório de água do SAAE bem como do ressarcimento dos danos causados a particulares</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito do parcelamento da dívida existente junto ao Instituto Municipal de Previdência</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1927/requerimento_016-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1927/requerimento_016-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Instituto Municipal de Previdência solicitando informações pormenorizadas a respeito do montante da dívida do Município de Jataizinho junto ao Fundo</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_017-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_017-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito de veículos inservíveis da frotas do Município de Jataizinho</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1932/requerimento_018-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1932/requerimento_018-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Sindicato dos Servidores Públicos Municipais solicitando informações a respeito das ações movidas em prol dos servidores públicos em face do Município de Jataizinho</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1935/requerimento_019-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1935/requerimento_019-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo manifestação de congratulações à Associação Comunitária de Comunicação Cultural e Artística de Jataizinho</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_020-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_020-2023.pdf</t>
   </si>
   <si>
     <t>Rquerendo o envio de ofício ao SINDSERV solicitando informações a respeito dos profissionais do magistério de Jataizinho</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1953/requerimento_021-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1953/requerimento_021-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações sobre a ilegalidade da impossibilidade de se fornecer veículos da área da educação para suprir as necessidades da área da saúde</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>BRUNO BARBOSA, IRMÃO GUILHERME, LAÉRCIO QUITÉRIO, REGI DA SILVA, VANIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1954/requerimento_022-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1954/requerimento_022-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a possível prestação de serviços públicos com maquinários e caminhões do patrimônio público em propriedade particular</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_023-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_023-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo a constituição de uma CPI para apurar possíveis irregularidades na administração e distribuição de recursos financeiros por parte do Sindicato dos Servidores Públicos Municipais em ações em face do Município de Jataizinho</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1964/requerimento_024-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1964/requerimento_024-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao SAAE solicitando informações e cópias a respeito da realização de horas extras por parte de servidores da Autarquia</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento_025-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento_025-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito da atual fase da obra de recuperação do asfáltica e cascalhamento da estrada rural da Água Branca, Tomada de Preços nº. 3/2022</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1975/requerimento_026-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1975/requerimento_026-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto as obras de manutenção da Rua Celso da Silveira</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1976/requerimento_027-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1976/requerimento_027-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo votos de Congratulações aos Agricultores Modesto Salomão, Aguinaldo de Godoy Júnior, Cledson Rafaeli, Mário Luvizeto, Hélio Morandin, André Vieira e Marcelo Hoshino, pela grandiosa contribuição na ajuda na manutenção de estradas e pontes rurais do Município de Jataizinho</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1977/requerimento_028-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1977/requerimento_028-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a realização de horas extras por parte de servidores do Poder Executivo Municipal de janeiro a maio de 2023</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1978/requerimento_029-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1978/requerimento_029-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a gastos de combustível de forma individualizada por veículo de janeiro a maio de 2023</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1979/requerimento_030-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1979/requerimento_030-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações quanto a gastos com energia elétrica em todos os imóveis de propriedade do Município de Jataizinho, de forma individualizada, de janeiro a maio de 2023</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1980/requerimento_031-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1980/requerimento_031-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações sobre os motivos da suspensão dos serviços de vigilantes/monitoria nas escolas municipais</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>Requerendo a Convocação do Prefeito Municipal para comparecer à Câmara Municipal de Jataizinho para prestar informações a respeito das medidas adotadas e/ou a adotar de forma preventiva a evitar possíveis atos de violência nas escolas e centros da rede de ensino municipal</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1987/requerimento_033-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1987/requerimento_033-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações e cópias de processos dispensa e inexigibilidade de licitação, bem com contratos, referentes a realização da 39ª Festa Julina de 2023</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1988/requerimento_034-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1988/requerimento_034-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando cópias integrais de dispensas de licitação e contratos no âmbito da Secretaria Municipal de Educação, bem como notas fiscais, dos processos do exercício de 2022</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1989/requerimento_035-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1989/requerimento_035-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando cópias de notas fiscais referentes a serviços de construção civil relacionados à Secretaria Municipal de Educação no exercício de 2023</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1990/requerimento_036-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1990/requerimento_036-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando os valores gastos com merenda escolar no exercício de 2023 até a presente data, bem como cópia dos cardápios oferecidos nos centros de educação infantil e escola municipais</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1991/requerimento_037-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1991/requerimento_037-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações sobre o motivo da ausência de respostas e/ou justificativas aos Requerimentos de nºs. 028, 028, 030, 034 e 035/2023</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1994/requerimento_038-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1994/requerimento_038-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito dos centros CCA e CCI</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1995/requerimento_039-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1995/requerimento_039-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito dos “quebra-molas” elevados que estão sendo construídos nas ruas de Jataizinho</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>CPI - Comissão Parlamentar de Inquérito</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1997/requerimento_040-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1997/requerimento_040-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo a prorrogação da CPI do Sindicato por mais 90 dias</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2000/requerimento_041-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2000/requerimento_041-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito das providências quanto a fiscalização e autuações feitas no âmbito ambiental no território municipal entre os anos de 2021 e 2023</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2001/requerimento_042-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2001/requerimento_042-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito do Edital de Leilão nº. 001/2023, quanto a venda de bens/veículos inservíveis</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2003/requerimento_043-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2003/requerimento_043-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de moção de repúdio contra petição do PSOL junto ao STF com relação a criminalização da interrupção voluntária da gravidez (aborto)</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2005/requerimento_044-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2005/requerimento_044-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao SAAE solicitando informações a respeito dos motivos da falta de água constante nos conjuntos habitacionais Milton Félix Pessoa e Frei Jerônimo</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2006/requerimento_045-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2006/requerimento_045-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito da conclusão da obra da ponte localizada no São João, zona rural de Jataizinho</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2008/requerimento_046-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2008/requerimento_046-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações e cópias a respeito da realização de exames laboratoriais e médicos no setor de saúde municipal</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_047-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_047-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao SAAE solicitando informações a respeito dos recursos financeiros destinados à coleta e reciclagem de lixo</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>LAÉRCIO QUITÉRIO, BRUNO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2017/requerimento_048-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2017/requerimento_048-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito da retomada e finalização das obras de manutenção e revitalização da Rua Celso da Silveira</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2018/requerimento_049-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2018/requerimento_049-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito da retomada e finalização das obras de manutenção e revitalização da estrada rural de acesso à localidade da Água Branca</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2025/requerimento_050-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2025/requerimento_050-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito da retomada e finalização das obras de manutenção e revitalização da ponte localizada na Água do Pari</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2037/requerimento_051-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2037/requerimento_051-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações a respeito do "esqueleto" de uma obra localizada no Jardim Maria Julia</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2038/requerimento_052-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2038/requerimento_052-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo o envio de ofício ao Executivo Municipal solicitando informações e cópias a respeito do último processo licitatório para aquisição de combustíveis e afins</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo à Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2020/substitutivo_ao_pl028-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2020/substitutivo_ao_pl028-2023.pdf</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2021/substitutivo_002_ao_pl028-2023.pdf</t>
+    <t>http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2021/substitutivo_002_ao_pl028-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social (SUAS) no Município de Jataizinho-PR e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2166,67 +2166,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1905/emenda_002-2023_-_cjr_pl_007-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1969/emenda_004_ao_pl018-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1984/emenda_005_ao_pl018-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1996/emenda_006_ao_pl019-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2030/emenda_007-23_-_sub_002-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1897/indicacao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_008-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1903/indicacao_009-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1901/indicacao_010-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1908/indicacao_012-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1909/indicacao_013-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_015-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_016-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1914/indicacao_017-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1915/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1916/indicacao_019-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1917/indicacao_020-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1918/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1919/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1920/indicacao_023-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1924/indicacao_025-2023.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_026-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_027-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1930/indicacao_028-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_029-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1936/indicacao_030-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1943/indicacao_032-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_033-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1945/indicacao_034-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_035-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_036-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_037-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1956/indicacao_038-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1958/indicacao_039-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_040-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1961/indicacao_041-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1962/indicacao_042-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1963/indicacao_043-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_044-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_045-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_046-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1974/indicacao_047-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1986/indicacao_048-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_049-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_050-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2002/indicacao_051-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_052-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_053-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_054-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_055-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2039/indicacao_056-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1893/pelo001-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1872/pl001-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1873/pl002-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1874/pl003-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1875/pl004-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1886/pl005-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1892/pl006-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1898/pl007-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1911/pl_008-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1922/pl009-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1934/pl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1939/pl011-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1940/pl012-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1941/pl013-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1948/pl014-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1949/015-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1955/pl016-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1957/pl017-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1966/pl018-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1968/pl019-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1970/pl020-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1982/pl021-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1992/pl022-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1993/pl023-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2007/pl024-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2010/pl025-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2011/026-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2012/pl027-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2013/pl028-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2014/pl029-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2015/pl030-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2026/pl031-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2027/pl032-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2028/pl033-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2029/pl034-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2031/pl035-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2032/pl036-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2033/pl037-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2034/pl038-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2035/pl040-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2036/pl040-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2043/plo_041-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1923/pr_001-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1942/pr002-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1947/pr003-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1967/pr004-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1983/pr005-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1985/pr006-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2016/pr007-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2022/pr008-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2040/pr009-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2041/pr010-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2042/pr011-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_001-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1878/requerimento_002-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_003-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1880/requerimento_004-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_005-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_006-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_007-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1884/requerimento_008-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1888/requerimento_009-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1889/requerimento_010-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1890/requerimento_011-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1891/requerimento_012-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1904/requerimento_013-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1906/requerimento_014-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1927/requerimento_016-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_017-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1932/requerimento_018-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1935/requerimento_019-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_020-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1953/requerimento_021-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1954/requerimento_022-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_023-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1964/requerimento_024-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento_025-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1975/requerimento_026-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1976/requerimento_027-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1977/requerimento_028-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1978/requerimento_029-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1979/requerimento_030-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1980/requerimento_031-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1987/requerimento_033-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1988/requerimento_034-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1989/requerimento_035-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1990/requerimento_036-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1991/requerimento_037-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1994/requerimento_038-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1995/requerimento_039-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1997/requerimento_040-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2000/requerimento_041-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2001/requerimento_042-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2003/requerimento_043-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2005/requerimento_044-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2006/requerimento_045-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2008/requerimento_046-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_047-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2017/requerimento_048-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2018/requerimento_049-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2025/requerimento_050-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2037/requerimento_051-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2038/requerimento_052-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2020/substitutivo_ao_pl028-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2021/substitutivo_002_ao_pl028-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1905/emenda_002-2023_-_cjr_pl_007-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1969/emenda_004_ao_pl018-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1984/emenda_005_ao_pl018-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1996/emenda_006_ao_pl019-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2030/emenda_007-23_-_sub_002-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1885/indicacao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1897/indicacao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_008-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1903/indicacao_009-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1901/indicacao_010-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1908/indicacao_012-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1909/indicacao_013-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_015-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_016-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1914/indicacao_017-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1915/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1916/indicacao_019-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1917/indicacao_020-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1918/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1919/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1920/indicacao_023-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1924/indicacao_025-2023.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_026-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_027-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1930/indicacao_028-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_029-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1936/indicacao_030-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1943/indicacao_032-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_033-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1945/indicacao_034-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_035-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_036-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_037-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1956/indicacao_038-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1958/indicacao_039-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_040-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1961/indicacao_041-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1962/indicacao_042-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1963/indicacao_043-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_044-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_045-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_046-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1974/indicacao_047-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1986/indicacao_048-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_049-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_050-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2002/indicacao_051-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_052-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_053-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_054-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_055-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2039/indicacao_056-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1893/pelo001-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1872/pl001-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1873/pl002-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1874/pl003-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1875/pl004-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1886/pl005-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1892/pl006-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1898/pl007-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1911/pl_008-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1922/pl009-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1934/pl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1939/pl011-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1940/pl012-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1941/pl013-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1948/pl014-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1949/015-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1955/pl016-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1957/pl017-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1966/pl018-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1968/pl019-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1970/pl020-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1982/pl021-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1992/pl022-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1993/pl023-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2007/pl024-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2010/pl025-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2011/026-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2012/pl027-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2013/pl028-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2014/pl029-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2015/pl030-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2026/pl031-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2027/pl032-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2028/pl033-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2029/pl034-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2031/pl035-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2032/pl036-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2033/pl037-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2034/pl038-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2035/pl040-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2036/pl040-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2043/plo_041-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1923/pr_001-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1942/pr002-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1947/pr003-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1967/pr004-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1983/pr005-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1985/pr006-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2016/pr007-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2022/pr008-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2040/pr009-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2041/pr010-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2042/pr011-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_001-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1878/requerimento_002-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_003-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1880/requerimento_004-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_005-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_006-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_007-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1884/requerimento_008-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1888/requerimento_009-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1889/requerimento_010-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1890/requerimento_011-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1891/requerimento_012-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1904/requerimento_013-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1906/requerimento_014-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1927/requerimento_016-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_017-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1932/requerimento_018-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1935/requerimento_019-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_020-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1953/requerimento_021-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1954/requerimento_022-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_023-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1964/requerimento_024-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento_025-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1975/requerimento_026-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1976/requerimento_027-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1977/requerimento_028-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1978/requerimento_029-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1979/requerimento_030-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1980/requerimento_031-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1987/requerimento_033-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1988/requerimento_034-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1989/requerimento_035-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1990/requerimento_036-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1991/requerimento_037-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1994/requerimento_038-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1995/requerimento_039-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/1997/requerimento_040-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2000/requerimento_041-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2001/requerimento_042-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2003/requerimento_043-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2005/requerimento_044-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2006/requerimento_045-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2008/requerimento_046-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_047-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2017/requerimento_048-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2018/requerimento_049-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2025/requerimento_050-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2037/requerimento_051-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2038/requerimento_052-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2020/substitutivo_ao_pl028-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jataizinho.pr.leg.br/media/sapl/public/materialegislativa/2023/2021/substitutivo_002_ao_pl028-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="83.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>